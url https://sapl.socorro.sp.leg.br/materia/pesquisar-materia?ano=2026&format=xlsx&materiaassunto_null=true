--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -10,1068 +10,6005 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4246" uniqueCount="1984">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5233</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RF</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5233/redacao_final_do_projeto_de_lei_14.2026_-.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL  1/2026 (Projeto de Lei nº 14/2026, que dispõe sobre a transparência e a publicidade das Emendas Individuais Impositivas aprovadas pelo Poder Legislativo no âmbito do Município de Socorro/SP.)</t>
+  </si>
+  <si>
+    <t>5234</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5234/redacao_final_do_projeto_de_lei_138.2025.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL  2/2026 (Projeto de Lei nº 138/2025, altera o artigo 7º da Lei nº 3.388/2010 - COMDEF, alterado pela Lei nº 4.463/2022, e dá outras providências)</t>
+  </si>
+  <si>
+    <t>5235</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5235/redacao_final_do_projeto_de_lei_139.2025.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL  3/2026 (Projeto de Lei nº 139/2025, altera o artigo 9ª da Lei nº 3.385/2010, alterado pela Lei nº 4.478/2022 que dispõe sobre o Conselho Municipal do Idoso)</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5271/redacao_final_4_do_projeto_de_lei_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 04/2026 (Projeto de Lei nº 25/2026, que “Autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do Município de Socorro/SP, e dá outras providências.”)</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5272/redacao_final_5_do_projeto_de_lei_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 05/2026  (Projeto de Lei nº 26/2026, que “Autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do Município de Socorro/SP, e dá outras providências.”)</t>
+  </si>
+  <si>
+    <t>5273</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5273/redacao_final_6_do_projeto_de_lei_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 06/2026 (Projeto de Lei nº 19/2026, acrescenta os art. 22-A e 22-B à Lei Municipal n.º 4.952 de 10/09/2025 que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026.”)</t>
+  </si>
+  <si>
+    <t>5274</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5274/redacao_final_7_do_projeto_de_lei_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 07/2026 (Projeto de Lei nº 34/2026, que autoriza a celebração de termo de convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a transferência de recursos financeiros e dá outras providências.”)</t>
+  </si>
+  <si>
+    <t>5275</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5275/redacao_final_8_do_projeto_de_lei_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 08/2026 (Projeto de Lei nº 35/2026, que autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e a Secretaria da Segurança Pública do Estado de São Paulo, tendo por objeto o repasse de recursos financeiros, na forma de transferência voluntária decorrente de indicação parlamentar, visando ao aparelhamento dos órgãos municipais de segurança pública.”)</t>
+  </si>
+  <si>
+    <t>5489</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5489/redacao_final_9_do_projeto_de_lei_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 09/2026 (Projeto de Lei nº 37/2026, que denomina logradouro público como Estrada Municipal Reserva da Mata.)</t>
+  </si>
+  <si>
+    <t>5490</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5490/redacao_final_10_do_projeto_de_lei_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 10/2026 (Projeto de Lei nº 57/2026, regulamenta, nos termos do Art. 7º, I, 13 e art. 10 da LOM e da RESOLUÇÃO CONTRAN Nº 996, DE 15 DE JUNHO DE 2023, o uso e circulação viária dos equipamentos de mobilidade individual, assim definidos pelo Conselho Nacional de Trânsito, das bicicletas, incluindo as elétricas, e, dos ciclomotores.)</t>
+  </si>
+  <si>
+    <t>5491</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5491/redacao_final_11_do_projeto_de_lei_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL n.º 11/2026 (Projeto de Lei nº 46/2026, dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2027, e dá outras providências.)</t>
+  </si>
+  <si>
     <t>4996</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Maurício de Oliveira Santos</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4996/projto_de_lei_complementar_1.2026_-_prefeito_-_reforma_administrativa_-_ave.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4996/projto_de_lei_complementar_1.2026_-_prefeito_-_reforma_administrativa_-_ave.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Complementar nº 197, de 27 de novembro de 2012, que dispõe sobre a consolidação e unificação das leis que tratam da estrutura administrativa da Prefeitura Municipal, do quadro de empregos públicos municipais e de suas atribuições e dá outras providências correlatas”.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/</t>
+    <t>http://sapl.socorro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>"Acrescenta e altera dispositivos da Lei Complementar n.º 197 de 27/11/2012, conforme especifica"</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>José Adriano de Souza</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5014/projeto_de_lei_complementar_3.26_-_adriano_-_altera_inciso_v_alinea_a__do_artigo_41_do_ctm_-_lc__59.2001_-_isencao_veda_exploracao_economica_parcial_do_imovel_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5014/projeto_de_lei_complementar_3.26_-_adriano_-_altera_inciso_v_alinea_a__do_artigo_41_do_ctm_-_lc__59.2001_-_isencao_veda_exploracao_economica_parcial_do_imovel_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>altera a redação da Seção V – Das Isenções, do Artigo 41, inciso V, alínea ‘a’, da Lei Complementar n.º 59/2001, que estabelece o Código Tributário do Município de Socorro/SP.</t>
   </si>
   <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5050/projeto_de_lei_complementar_04.2026_-_prefeito_-_reposicao_salarial_e_do_auxilio_alimentacao_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre reposição salarial de Servidores Municipais e do reajuste do valor do auxílio alimentação, conforme especifica</t>
+  </si>
+  <si>
+    <t>5057</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5057/projeto_de_lei_complementar_05.2026_-_mesa_-_dispoe_sobre_a_revisao_salarial_dos_servidores_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a concessão de Revisão Geral Anual dos servidores da Câmara Municipal da Estância de Socorro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5058</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5058/projeto_de_lei_complementar_06.2026_-_mesa_-_amplitude_de_referencias_-_cargos_novos.pdf</t>
+  </si>
+  <si>
+    <t>fixa as referências para os empregos de Diretor do Departamento de Comunicação e Assessor de Comunicação Institucional e altera o Sub-Anexo II da Lei Complementar n.º 234 de 02/12/2015.</t>
+  </si>
+  <si>
+    <t>5059</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5059/projeto_de_lei_complementar_07.2026_-_mesa_-_altera_valor_do_auxilio_alimentacao_aos_servidores_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>altera dispositivo da Lei Complementar nº 337/2025, de 13 de agosto de 2025, que dispõe sobre o pagamento do benefício denominado "Auxílio Alimentação" aos servidores da Câmara Municipal da Estância de Socorro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5060/projeto_de_lei_complementar_08.2026_-_mesa_-_reenquadramento_das_referencias_dos_cargos_do_quadro_de_pessoal_da_camara_municipal..pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre o reenquadramento das referências dos cargos do Quadro de Pessoal da Câmara Municipal da Estância de Socorro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5118</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5118/projeto_de_lei_complementar_09.2026_-_prefeito_-_altera_lc_171.2011_-_plano_de_carreira_-_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta e altera dispositivos da Lei Complementar n.º 171 de 09/12/2011 que reorganiza o plano de carreira e remuneração do magistério público municipal da Estância de Socorro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5119</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5119/projeto_de_lei_complementar_10.2026_-_prefeito_-_altera_lc_197.2012_-_secretario_de_escola_e_psicopedagogo.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta e altera dispositivos da Lei Complementar n.º 197 de 27/11/2012 que dispõe sobre a consolidação e unificação das leis que tratam da estrutura administrativa da Prefeitura Municipal , do quadro de empregos públicos municipais e de suas atribuições e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>5120</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5120/projeto_de_lei_complementar_11.2026_-_prefeito_-_altera_lc_197.2012_-_eng._civil_e_agente_de_contratacao.pdf</t>
+  </si>
+  <si>
+    <t>5227</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5227/projeto_de_lei_complementar_12.2026_-_prefeito_-_falta_abonada.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 87-A da Lei Complementar n.º 197/2012 e dá providências correlatas.</t>
+  </si>
+  <si>
     <t>4987</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Thiago Bittencourt Balderi</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4987/projeto_de_lei_1.2026_-_thiago_-_obrigatoriedade_de_advertencia_e_restricao_etaria_na_comercializacao_de_cofrinhos_infantis_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4987/projeto_de_lei_1.2026_-_thiago_-_obrigatoriedade_de_advertencia_e_restricao_etaria_na_comercializacao_de_cofrinhos_infantis_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a obrigatoriedade de advertência e restrição etária na comercialização de cofrinhos infantis cuja inserção de moedas ocorra por meio da boca de personagens ou animais, no Município de Socorro/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>Patrícia Toledo da Silva Pinto</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4995/projeto_de_lei_2.2026_-_patricia_-_dispoe_sobre_normas_gerais_de_seguranca_para_piscinas_de_uso_coletivo_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4995/projeto_de_lei_2.2026_-_patricia_-_dispoe_sobre_normas_gerais_de_seguranca_para_piscinas_de_uso_coletivo_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>dispõe sobre normas gerais de segurança para piscinas de uso coletivo no Município de Socorro/SP e dá outras providências.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4997/projeto_de_lei_no_3.2026_-_convenio_secretaria_de_seguranca_publica.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4997/projeto_de_lei_no_3.2026_-_convenio_secretaria_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e o ESTADO DE SÃO PAULO por sua SECRETARIA DA SEGURANÇA PÚBLICA, objetivando a instalação e manutenção das Unidades da Polícia Civil, e dá outras providências.”</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5009/projeto_de_lei_04.2026_-_prefeito_-_beneficios_eventuais_que_integram_politica_de_assistencia_social.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5009/projeto_de_lei_04.2026_-_prefeito_-_beneficios_eventuais_que_integram_politica_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os benefícios eventuais que integram a política de Assistência Social previstos no art. 22 da Lei Orgânica da Assistência Social – LOAS e dá outras providências.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5010/projeto_de_lei_05.2026_-_prefeito_-_convenio_com_secretaria_de_seguranca_publica_do_estado_de_sao_paulo.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5010/projeto_de_lei_05.2026_-_prefeito_-_convenio_com_secretaria_de_seguranca_publica_do_estado_de_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Termo de convênio entre Município de Socorro e a Secretaria de Segurança Pública do Estado de São Paulo, tendo por objeto o repasse de recursos financeiros, na forma de transferência voluntária decorrente de indicação parlamentar, visando ao aparelhamento dos órgãos municipais de segurança pública.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5011/projeto_de_lei_06.2026_-_prefeito_-_convenio_com_municipio_de_braganca_paulista_-_pericia_medico_legal.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5011/projeto_de_lei_06.2026_-_prefeito_-_convenio_com_municipio_de_braganca_paulista_-_pericia_medico_legal.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Termo de Convênio entre o município de Socorro/SP e o município de Bragança Paulista/SP, visando à manutenção dos serviços de perícias médicas legais</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5012/projeto_de_lei_07.2026_-_prefeito_-_revoga_lei_municipal_3526.2011.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5012/projeto_de_lei_07.2026_-_prefeito_-_revoga_lei_municipal_3526.2011.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 3.526 de 27/12/2011 que ‘torna obrigatória na unidade do Conselho Tutelar do município de Socorro a presença de assistentes sociais e psicólogos e dá outras providências.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5024/projeto_de_lei_08.2026_-_prefeito_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5024/projeto_de_lei_08.2026_-_prefeito_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Marco Antonio Zanesco</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5047/projeto_de_lei_09.2026_-_marco_antonio_zanesco_-_institui_e_inclui_no_calendario_municipal_de_eventos_o_dia_da_conscientizacao_sobre_a_paternidade_responsavel.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5047/projeto_de_lei_09.2026_-_marco_antonio_zanesco_-_institui_e_inclui_no_calendario_municipal_de_eventos_o_dia_da_conscientizacao_sobre_a_paternidade_responsavel.pdf</t>
   </si>
   <si>
     <t>institui e inclui no Calendário Municipal de Eventos o ‘Dia da Conscientização Sobre a Paternidade Responsável’ (14 de agosto).</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>10</t>
-[...5 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5048/projeto_de_lei_10.2026_-_mesa_da_camara_-_institui_no_ambito_da_camara_municipal_da_estancia_de_socorro_o_beneficio_indenizatorio_denominado_auxilio-transporte.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5048/projeto_de_lei_10.2026_-_mesa_da_camara_-_institui_no_ambito_da_camara_municipal_da_estancia_de_socorro_o_beneficio_indenizatorio_denominado_auxilio-transporte..pdf</t>
   </si>
   <si>
     <t>institui, no âmbito da Câmara Municipal da Estância de Socorro, o benefício indenizatório denominado Auxílio-Transporte; dispõe sobre sua concessão; e dá outras providências.</t>
   </si>
   <si>
+    <t>5064</t>
+  </si>
+  <si>
+    <t>Thiago Bittencourt Balderi, Lauro Aparecido de Toledo, Marcelo Golo Cecilia, Rafael Henrique de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5064/projeto_de_lei_11.2026_-_thiago__lat__mgc__rho_-_fornecimento_de_protetores_auriculares_para_alunos_com_tea_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a fornecer protetores auriculares para crianças com Transtorno do Espectro Autista (TEA) matriculadas na rede pública municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5065</t>
+  </si>
+  <si>
+    <t>Rafael Henrique de Oliveira, Thiago Bittencourt Balderi</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5065/projeto_de_lei_12.2026_-_rafael_henrique_de_oliveira_e_thiago_balderi_-_maio_laranja_de_combate_ao_abuso_e_a_exploracao_sexual_de_criancas_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>institui, no âmbito do Município de Socorro, a Campanha Maio Laranja, a ser realizada anualmente no mês de maio, com a finalidade de promover ações de conscientização, prevenção e enfrentamento ao abuso e à exploração sexual de crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>5081</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5081/projeto_de_lei_13.2026_-_thiago_-_altera_lei_mun._3.743.2013_-_concessao_de_auxilio_transporte_universitario_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>altera dispositivos da Lei Municipal n.º 3.743, de 12 de agosto de 2013, que dispõe sobre a concessão de auxílio-transporte a estudantes de cursos técnico e superior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5082</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>José Adriano de Souza, Marcelo Golo Cecilia</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5082/projeto_de_lei_14.2026_-_adriano__marcelo_-_dispoe_sobre_a_transparencia_e_a_publicidade_das_emendas_individuais_impositivas_aprovadas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a transparência e a publicidade das Emendas Individuais Impositivas aprovadas pelo Poder Legislativo no âmbito do Município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5092</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5092/projeto_de_lei_15.2026_-_marco_antonio_zanesco_-_institui_o_programa_galpao_criativo.pdf</t>
+  </si>
+  <si>
+    <t>institui o Programa Galpão Criativo, de qualificação de talentos e pré-incubadora de ideias, produtos e serviços nas áreas da economia criativa.</t>
+  </si>
+  <si>
+    <t>5093</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5093/projeto_de_lei_16.2026_-_marco_antonio_zanesco_-_estabelece_percentual_de_vagas_para_nomeacao_de_mulheres_nos_orgaos_da_administracados_poderes_executivo_e_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>estabelece percentual de vagas para nomeação de mulheres nos órgãos da administração direta, indireta e fundacional dos Poderes Executivo e Legislativo do Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5106</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5106/projeto_de_lei_17.2026_-_prefeito_-_convenio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de Termo de Convênio entre o município de Socorro e o Estado de São Paulo, por intermédio da Casa Civil, e esta pelo Fundo Social de São Paulo - FUSSP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5121</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5121/projeto_de_lei_18.2026_-_prefeito_-_autorizacao_para_contratar_emprestimo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para o Poder Executivo contratar operação de crédito junto à Caixa Econômica Federal, com ou sem a garantia da União e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5122</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5122/projeto_de_lei_19.2026_-_prefeito_-_acrescenta_dispositivos_na_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta os art. 22-A e 22-B à Lei Municipal n.º 4.952 de 10/09/2025 que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5123</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5123/projeto_de_lei_20.2026_-_prefeito_-_institui_politica_desenvolvimento_da_apicultura.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo ao Desenvolvimento da Apicultura e da Meliponicultura no município de Socorro/SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5134</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Marcelo Golo Cecilia</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5134/projeto_de_lei_21.2026_-_marcelo_-_institui_o_programa_de_vacinacao_domiciliar_para_pessoas_tea_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>institui o Programa de Vacinação Domiciliar para pessoas com Transtorno do Espectro Autista (TEA) no município de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5142</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5142/projeto_de_lei_22.2026_-_marco_antonio_zanesco_-_instituido_o_selo_empresa_amiga_da_amamentacao.pdf</t>
+  </si>
+  <si>
+    <t>institui o ‘Selo Empresa Amiga da Amamentação’ de desenvolvimento de ações de incentivo ao aleitamento materno.</t>
+  </si>
+  <si>
+    <t>5143</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5143/projeto_de_lei_23.2026_-_marco_antonio_zanesco_-_comunicacao_para_autoridades_policiais_por_parte_dos_postos_de_combustiveis_condutores_de_veiculos__com_sinais_de_embriaguez.pdf</t>
+  </si>
+  <si>
+    <t>autoriza a comunicação para autoridades policiais, por parte dos postos de combustíveis, sobre condutores de veículos automotores com sinais de embriaguez.</t>
+  </si>
+  <si>
+    <t>5161</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5161/projeto_de_lei_24.2026_-_prefeito_-_altera_lei_3242.2008.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1.º da Lei n.º 3.242 de 13/05/2008, alterado pela Lei n.º 3.887 de 10/03/2015 e dá providências".</t>
+  </si>
+  <si>
+    <t>5162</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5162/projeto_de_lei_25.2026_-_prefeito_-_convenio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de Termo de Convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do município de Socorro/SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5163</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5163/projeto_de_lei_26.2026_-_prefeito_-_convenio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de Termo de Convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do município de Socorro/SP e dá outras providências</t>
+  </si>
+  <si>
+    <t>5170</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5170/projeto_de_lei_27.2026_-_patricia_-_dispoe_sobre_a_instituicao_semana_municipal_da_diversidade_-_calendario_oficial_de_eventos_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a instituição e inclusão da “Semana Municipal da Diversidade” no calendário oficial de eventos do Município de Socorro/SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5172</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5172/projeto_de_lei_28.2026_-_prefeito_-_denomina_casa_da_mulher_-_maria_regina_mantovani.pdf</t>
+  </si>
+  <si>
+    <t>denomina o próprio público como Maria Regina Mantovani</t>
+  </si>
+  <si>
+    <t>5175</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5175/projeto_de_lei_29.2026_-_patricia_-_institui_o_dia_do_rotary_club_-_calendario_oficial_de_eventos_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>institui o ‘Dia do Rotary Club’ e inclui a data no Calendário Oficial de Eventos do Município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5177</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5177/projeto_de_lei_30.2026_-_marcelo_-_institui_a_semana_municipal_de_conscientizacao_sobre_a_epilepsia_-_marco_roxo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>institui a Semana Municipal de Conscientização sobre a Epilepsia – ‘Março Roxo’, no âmbito do Município da Estância de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5184</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5184/projeto_de_lei_31.2026_-_marco_antonio_zanesco_-_programa_empresa_amiga_da_familia_atipica_e_cria_selo_correlato.pdf</t>
+  </si>
+  <si>
+    <t>institui o Programa Empresa Amiga da Família Atípica; e cria Selo correlato.</t>
+  </si>
+  <si>
+    <t>5185</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5185/projeto_de_lei_32.2026_-_marco_antonio_zanesco_-_preve_acolhimento_de_alunos_na_area_interna_das_instituicoes_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>prevê acolhimento de alunos na área interna das instituições de ensino enquanto aguardam o início das aulas.</t>
+  </si>
+  <si>
+    <t>5186</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Lauro Aparecido de Toledo</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5186/projeto_de_lei_33.2026_-_lauro_ap_toledo_-_altera_artigo_1o_e_anexo_unico_da_lei__3.481.2011_-_rua_nelson_matioli_-_bairro_salone.pdf</t>
+  </si>
+  <si>
+    <t>altera o artigo 1º e o Anexo Único da Lei Municipal n.º 3.481, de 12 de setembro de 2011.</t>
+  </si>
+  <si>
+    <t>5215</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5215/projeto_de_lei_34.2026_-_prefeito_-_convenio_secretaria_de_governo_e_relacoes_institucionais.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de termo de convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a transferência de recursos financeiros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5216</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5216/projeto_de_lei_35.2026_-_prefeito_-_convenio_com_secretaria_estadual_de_seguranca_publica.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de termo de convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Segurança Pública, tendo por objeto o repasse de recursos financeiros, na forma de transferência voluntária decorrente de indicação parlamentar visando o aparelhamento dos órgãos municipais de segurança pública.</t>
+  </si>
+  <si>
+    <t>5226</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5226/projeto_de_lei_36.2026_-_prefeito_-_fornecimento_de_protetores_auriculares_a_alunos_com_tea.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o fornecimento de protetores auriculares para alunos com Transtorno do Espectro Autista (TEA) matriculados na rede pública municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5228</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5228/projeto_de_lei_37.2026_-_vereador_adriano-_denominacao_de_logradouro_publico_-_estrada_municipal_reserva_da_mata_scr_317_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>denomina logradouro público como Estrada Municipal Reserva da Mata.</t>
+  </si>
+  <si>
+    <t>5231</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5231/projeto_de_lei_38.2026_-_marco_antonio_zanesco_-_exige_garantia_de_igualdade_salarial_entre_homens_e_mulheres_das_empresas_que_contratarem_com_o_poder_publico.pdf</t>
+  </si>
+  <si>
+    <t>exige garantia de igualdade salarial entre homens e mulheres, e ações afirmativas correlatas, das empresas que contratarem com o Poder Público Municipal.</t>
+  </si>
+  <si>
+    <t>5232</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5232/projeto_de_lei_39.2026_-_marco_antonio_zanesco_-_cria_a_campanha_de_conscientizacao_e_informacao_contra_a_disseminacao_de_noticias_falsas.pdf</t>
+  </si>
+  <si>
+    <t>cria a Campanha de Conscientização e Informação Contra a Disseminação de Notícias Falsas.</t>
+  </si>
+  <si>
+    <t>5252</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Marcos Roberto de Oliveira Preto</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5252/projeto_de_lei_40.2026_-_marcos_roberto_de_oliveira_preto_-_divulgacao_dos_dias_e_horarios_da_coleta_de_residuos_solidos_domiciliares_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>institui diretrizes para a transparência e ampla divulgação dos dias e horários da coleta de resíduos sólidos domiciliares no Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5279</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei_41.2026_-_thiago_-_autorizacao_para_utilizacao_de_postes_de_sinalizacao_viaria_instalacao_de_cameras_de_monitoramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a autorização para utilização de postes de sinalização viária por empresas autorizadas ou associações de moradores para instalação de câmeras de monitoramento em logradouros públicos no Município da Estância de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5280</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5280/projeto_de_lei_42.2026_-_marcos_roberto_de_oliveira_preto_-_direito_da_mulher_a_acompanhante_durante_atendimentos_em_servicos_de_saude_publicos_e_privados.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre o direito da mulher a acompanhante durante atendimentos em serviços de saúde públicos e privados no âmbito do Município de Socorro, nos termos da Lei Federal nº 14.737/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5283/projeto_de_lei_43.2026_-_lauro_aparecido_de_toledo_-_deck_-_deck_mirante_da_cachoeira_central_-__durvalino_oliani.pdf</t>
+  </si>
+  <si>
+    <t>denomina o próprio público como Deck Mirante da Cachoeira Central Durvalino Oliani, conforme especifica</t>
+  </si>
+  <si>
+    <t>5284</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5284/projeto_de_lei_44.2026_-_marco_antonio_zanesco_-_cria_a_campanha_doe_dignidade.pdf</t>
+  </si>
+  <si>
+    <t>cria a Campanha ‘Doe Dignidade’.</t>
+  </si>
+  <si>
+    <t>5285</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5285/projeto_de_lei_45.2026_-_marco_antonio_zanesco_-_dia_da_menina_e_semana_correlata.pdf</t>
+  </si>
+  <si>
+    <t>institui e inclui no Calendário Municipal de Eventos o ‘Dia da Menina’ (11 de outubro); e cria a Semana correlata.</t>
+  </si>
+  <si>
+    <t>5321</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5321/projeto_de_lei_46.2026_-_prefeito_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5322</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5322/projeto_de_lei_47.2026_-_thiago_-_dispoe_sobre_criterios_para_a_instituicao_de_datas_comemorativas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre critérios para a instituição de datas comemorativas no âmbito do Município de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5328</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5328/projeto_de_lei_48.2026_-tiago_minozzi_de_faria_-_estrada_municipal_joanna_cardoso_dorta_-_bairro_dos_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>denomina logradouro público como ‘Estrada Municipal Joanna Cardoso Dorta’</t>
+  </si>
+  <si>
+    <t>5329</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5329/projeto_de_lei_49.2026_-_marco_antonio_zanesco_-_estrada_municipal_do_bambu_-_bairro_gramal_grande.pdf</t>
+  </si>
+  <si>
+    <t>denomina logradouro público como ‘Estrada Municipal do Bambu’</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_50.2026_-_lauro_ap_toledo_-_altera_artigo_1o_e_anexo_unico_da_lei__4717.2024_-_travessa_nossa_senhora_da_conceicao_-_bairro_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>altera o artigo 1º e o Anexo Único da Lei Municipal n.º 4.717, de 21 de março de 2024.</t>
+  </si>
+  <si>
+    <t>5332</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5332/projeto_de_lei_51.2026_-_prefeito_-__instrumento_de_comodato_entre_a_prefeitura_e_a_associacao_dos_funcionarios_publicos_do_estado_para_uso_das_margens_do_lago_da_pompeia.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar instrumento de Comodato com a Associação dos Funcionários Públicos do Estado de São Paulo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5346</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5346/projeto_de_lei_52.2026_-_marco_antonio_zanesco_-_dispoe_sobre_a_obrigatoriedade_de_informar_aos_pais_ou_responsaveis_legais_acerca_das_doencas_raras_detectadas_pelo_teste_do_pezinho.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a obrigatoriedade de informar aos pais ou responsáveis legais acerca das doenças raras detectadas pelo Teste do Pezinho.</t>
+  </si>
+  <si>
+    <t>5357</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5357/projeto_de_lei_53.2026_-_marco_antonio_zanesco_-_cria_a_campanha_marcas_da_enfermagem_de_combate_a_violencia_contra_os_profissionais_de_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>institui a Campanha ‘Marcas da Enfermagem’, de combate à violência contra os profissionais de Enfermagem, no âmbito do Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5385</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5385/projeto_de_lei_54.2026_-_marcos_roberto_de_oliveira_preto_-_distribuicao_sus_de_sensor_medidor_continuo_de_glicose_p_criancas_2_a_12_anos_portadoras_diabetes_mellitus_tipo_1.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a distribuição, pelo Sistema Único de Saúde, de sensor medidor contínuo de glicose para crianças entre 2 a 12 anos portadoras de diabetes Mellitus tipo 1, cujos pais ou responsáveis estejam inscritos no Cadastro Único para Programas Sociais (CadÚnico).</t>
+  </si>
+  <si>
+    <t>5401</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5401/projeto_de_lei_55.2026_-_marco_antonio_zanesco_-_institui_o_programa_cuidado_em_casa_p_atencao_domiciliar_a_pessoa_idosa_em_situacao_de_vulnerabilidade.pdf</t>
+  </si>
+  <si>
+    <t>institui o Programa “Cuidado em Casa” para atenção domiciliar à pessoa idosa em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>5402</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5402/projeto_de_lei_56.2026_-_marco_antonio_zanesco_-_institui_o_programa_de_combate_a_pedofilia..pdf</t>
+  </si>
+  <si>
+    <t>institui o Programa de Combate à Pedofilia.</t>
+  </si>
+  <si>
+    <t>5427</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5427/projeto_de_lei_57.2026_-_prefeito_-_resolucao_contran_996-2023_-_uso_e_circulacao_viaria_dos_equipamentos_de_mobilidade_individual.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, nos termos do Art. 7º, I, 13 e art. 10 da LOM e da RESOLUÇÃO CONTRAN Nº 996, DE 15 DE JUNHO DE 2023, o uso e circulação viária dos equipamentos de mobilidade individual, assim definidos pelo Conselho Nacional de Trânsito, das bicicletas, incluindo as elétricas, e, dos ciclomotores</t>
+  </si>
+  <si>
+    <t>5475</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Thiago Bittencourt Balderi, Rafael Henrique de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5475/projeto_de_lei_58.2026_-_thiago__rafael_-_obrigatoriedade_execucao_do_hino_nacional_brasileiro_e_do_hino_de_socorro_nas_escolas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a obrigatoriedade de execução do Hino Nacional Brasileiro e do Hino de Socorro nas escolas do Município.</t>
+  </si>
+  <si>
+    <t>5476</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5476/projeto_de_lei_59.2025_-_thiago_-_proibicao_comercializacao_e_consumo_bebidas_alcoolicas_apresentacoes_culturais_destinadas_exclusivamente_ao_publico_infantil_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a proibição da comercialização e do consumo de bebidas alcoólicas em apresentações culturais destinadas exclusivamente ao público infantil, realizadas em ambientes fechados no município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5477</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5477/projeto_de_lei_60.2026_-_thiago_-_obrigatoriedade_de_protecao_areas_com_agua_espacos_alugados_para_festas_e_eventos_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a obrigatoriedade de instalação de barreiras de proteção em áreas com água, tais como piscinas e lagos, em espaços alugados para festas e eventos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5482</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5482/projeto_de_lei_61.2026_-_marco_antonio_zanesco_-_obrigatoriedade_de_publicacao_no_portal_da_transparencia_do_municipio_de_informacoes_referentes_a_emendas_destinadas_ao_municipio.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a obrigatoriedade de publicação, no Portal da Transparência do Município, de informações referentes a emendas parlamentares destinadas ao Município.</t>
+  </si>
+  <si>
+    <t>5483</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5483/projeto_de_lei_62.2026_-_thiago_-_dia_dos_pequenos_em_festa_-_destinado_a_criancas_de_familias_de_baixa_renda_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>institui, no âmbito do município de Socorro/SP, o ‘Dia dos Pequenos em Festa’, destinado a crianças de famílias de baixa renda inscritas no Cadastro Único para Programas Sociais do Governo Federal (CadÚnico) e beneficiárias do Programa Bolsa Família, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5488</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5488/projeto_de_lei_63.2026_-_tiago_-_denominacao_de_logradouro_publico_-_rua_mandacaru_-_bairro_do_livramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>denomina logradouro público como Rua Mandacaru.</t>
+  </si>
+  <si>
+    <t>5502</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5502/projeto_de_lei_64.2026_-_patricia_-_dispoe_vedacao_nomeacao_contratacao_designacao_condenados_crimes_sexuais_contra_criancas_e_adolescentes_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a vedação da nomeação, contratação ou designação de pessoas condenadas por crimes sexuais contra crianças e adolescentes para cargos, empregos e funções que envolvam atendimento direto a crianças e adolescentes no Município de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5503</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5503/projeto_de_lei_65.2026_-_patricia_-_dispoe_criacao_e_manutencao_de_lista_publica_e_atualizada_de_consultas_e_exames_agendados_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a criação e manutenção de lista pública e atualizada de consultas e exames agendados pela Prefeitura Municipal da Estância de Socorro/SP, no Portal da Transparência, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5173</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5173/projeto_de_decreto_01_2026_-mesa_-_mulher_de_excelencia_conceicao_fontana.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a realização de Sessão Solene para a entrega do título “Mulher de Excelência – Conceição Fontana.”</t>
+  </si>
+  <si>
     <t>5031</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5031/projeto_de__resolucao_1.26-_mesa_-_altera_resolucao_5.2013.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5031/projeto_de__resolucao_1.26-_mesa_-_altera_resolucao_5.2013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 1/2026- “Altera dispositivos da Resolução n.º 5/2013, conforme especifica.”</t>
   </si>
   <si>
+    <t>5299</t>
+  </si>
+  <si>
+    <t>SUBST</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5299/substitutivo_1_ao_projeto_de_lei_27.2026__ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>substitui ao Projeto de Lei nº 27/2026,  que inclui a Semana Municipal da Diversidade no calendário oficial de eventos do Município de Socorro/SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5115</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5115/emenda_01_-_projeto_de_lei_14.2026_-cjr_ii_-_transparencia_e_publicidade_das_emendas_individuais_impostivas.pdf</t>
+  </si>
+  <si>
+    <t>Suprime incisos IV e V do § 1º do art. 2º e altera os arts. 3º e 5º do Projeto de Lei nº 14/2026, que dispõe sobre a transparência e a publicidade das Emendas Individuais Impositivas aprovadas pelo Poder Legislativo no âmbito do Município de Socorro/SP</t>
+  </si>
+  <si>
+    <t>5146</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5146/emenda_02_-_projeto_de_lei_138.2025_-cjr_e_cdp_-_altera_o_artigo_1o_do_projeto_de_lei_no_138.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 138/2025, que altera o artigo 7º da Lei nº 3.388/2010 - COMDEF, alterado pela Lei nº 4.463/2022, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5147</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5147/emenda_03_-_projeto_de_lei_139.2025_-cjr_e_cie_-_altera_o_artigo_1o_do_projeto_de_lei_no_139.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 139/2025, que altera o artigo 9º da Lei nº 3.385/2010, alterado pela Lei nº 4.478/2022, que dispõe sobre o Conselho Municipal do Idoso</t>
+  </si>
+  <si>
+    <t>5213</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5213/emenda_04_-_projeto_de_lei_25.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 25/2026, que autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do Município de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5214</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5214/emenda_05_-_projeto_de_lei_26.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 26/2026, que autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do Município de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5238</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5238/emenda_06_-_projeto_de_lei_19.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_19.2026__acrescenta_arts._22-a_e_22-b_a_lei_4.952._2025_-_diretrizes_orcamentarias_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 19/2026, que acrescenta os arts. 22-A e 22-B à Lei Municipal nº 4.952, de 10 de setembro de 2025, que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>5250</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5250/emenda_07_-_projeto_de_lei_34.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º do Projeto de Lei nº 34/2026, que autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Transferência de Recursos Financeiros, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5251</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5251/emenda_08_-_projeto_de_lei_35.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de Termo de Convênio entre o Município de Socorro/SP e a Secretaria da Segurança Pública do Estado de São Paulo, tendo por objeto o repasse de recursos financeiros, na forma de transferência voluntária decorrente de indicação parlamentar, visando ao aparelhamento dos órgãos municipais de segurança pública</t>
+  </si>
+  <si>
+    <t>5302</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5302/emenda_09_-_projeto_de_lei_18.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para o Poder Executivo contratar operação de crédito junto à Caixa Econômica Federal, com ou sem a garantia da União, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5454</t>
+  </si>
+  <si>
+    <t>Marcelo Golo Cecilia, Marcos Roberto de Oliveira Preto</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5454/emenda_10_-_projeto_de_lei_37.2026_-cjr_-_altera_o_art._1.o_do_projeto_de_lei_n.o_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Adequa o Art. 1º do Projeto de lei nº 37/2026 que denomina logradouro público como Estrada Municipal Reserva da Mata.</t>
+  </si>
+  <si>
+    <t>5455</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5455/emenda_11_-_projeto_de_lei_57.2026_-cjr_-_altera_numeracao_de_artigos_do_projeto_de_lei_n.o_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera numeração de artigos do Projeto de Lei n.º 57/2026 que regulamenta, nos termos do Art. 7.º, I, 13 e art. 10 da LOM e da Resolução CONTRAN Nº 996, de 15 de junho de 2023, o uso e circulação viária dos equipamentos de mobilidade individual, assim definidos pelo Conselho Nacional de Trânsito, das bicicletas, incluindo as elétricas, e, dos ciclomotores.</t>
+  </si>
+  <si>
+    <t>5461</t>
+  </si>
+  <si>
+    <t>Marcos Roberto de Oliveira Preto, Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5461/emenda_no_12_ldo.pdf</t>
+  </si>
+  <si>
+    <t>proceda-se a inclusão da ação CONSTRUÇÃO DA SEDE DA GUARDA MIRIM dentro do Programa 0015 – GESTÃO E APOIO DA ASSISTÊNCIA SOCIAL no valor de R$ 50.000,00 (cinquenta mil reais) no Projeto de Lei nº 46/2026, que dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2027.</t>
+  </si>
+  <si>
     <t>5020</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5020/mocao_1.2026_-_marco_zanesco_-_manifesta_aplauso_pelos_31_anos_de_ordenacao_sacerdotal_do_padre_alberto_alves.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5020/mocao_1.2026_-_marco_zanesco_-_manifesta_aplauso_pelos_31_anos_de_ordenacao_sacerdotal_do_padre_alberto_alves.pdf</t>
   </si>
   <si>
     <t>manifesta aplauso ao Padre Alberto Alves – Vigário Paroquial da Paróquia Nossa Senhora da Conceição Aparecida, pelos 31 anos de ordenação sacerdotal.</t>
   </si>
   <si>
+    <t>5176</t>
+  </si>
+  <si>
+    <t>Patrícia Toledo da Silva Pinto, José Adriano de Souza, Lauro Aparecido de Toledo, Marcelo Golo Cecilia, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Rafael Henrique de Oliveira, Thiago Bittencourt Balderi, Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5176/mocao_2.2026_-_patricia_-_manifesta_aplauso_a_construtora_carraro_-_25_anos_de_fundacao_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>manifesta aplauso à Construtora Carraro de Socorro/SP pelos seus 25 anos de fundação.</t>
+  </si>
+  <si>
+    <t>5179</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5179/mocao_3.2026_-_patricia_-_manifesta_apoio_ao_pl_dep._est._jorge_caruso_-_vagao_rosa_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>manifesta apoio ao Projeto de Lei de autoria do Deputado Estadual Jorge Caruso, que propõe a implantação do ‘Vagão Rosa’ nos sistemas de transporte metroviário e ferroviário do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>5206</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5206/mocao_4.2026_-_patriciademais_vereadores_-_manifesta_aplauso_gcms_gilmar_afonso_lemos_gian_carlos_montini_marcio_greison_caetano_de_oliveira_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>manifesta aplauso aos Guardas Civis Municipais Gilmar Afonso Lemos, Gian Carlos Montini e Marcio Greison Caetano de Oliveira, pela relevante atuação em ocorrência de embriaguez ao volante e captura de procurado.</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5300/mocao_5.2026_-_marcelo_-_manifesta_aplauso_a_atleta_maria_eduarda_rodrigues_e_ao_seu_coach_lucas_bertholdo_-_fisiculturismo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>manifesta aplauso à atleta Maria Eduarda Rodrigues e ao seu coach Lucas Bertholdo pelo destaque no fisiculturismo.</t>
+  </si>
+  <si>
     <t>4998</t>
   </si>
   <si>
     <t>PIV</t>
   </si>
   <si>
     <t>Pedido de Informação - vereadores</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4998/pedido_de_informacao_1.26_-_thiago_-_valores_cobrados_por_metro_quadrado_para_ambulantes_em_festas_e_eventos_municipais_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4998/pedido_de_informacao_1.26_-_thiago_-_valores_cobrados_por_metro_quadrado_para_ambulantes_em_festas_e_eventos_municipais_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre os valores cobrados por metro quadrado para ambulantes em festas e eventos municipais e sobre a existência de diferenciação entre ambulantes locais e de outros municípios.</t>
   </si>
   <si>
+    <t>5101</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5101/pedido_de_informacao_02.26_-_cjr_-_projeto_de_lei_13.26_-__olicita_informacoes_sobre_o_pl_13.26_que_altera_a_lei_3.743.13_-_auxilio-transporte_a_estudantes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o Projeto de Lei nº 13/2026, que altera dispositivos da Lei Municipal n.º 3.743, de 12 de agosto de 2013, que dispõe sobre a concessão de auxílio-transporte a estudantes de cursos técnico e superior, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5158</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5158/pedido_de_informacao_3.26_-_thiago_-_documentacao_necessaria_para_execucao_de_emendas_impositivas_destinadas_ao_caad_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre documentação necessária para execução de Emendas Impositivas destinadas ao CAAD.</t>
+  </si>
+  <si>
+    <t>5164</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5164/pedido_de_informacao_4.26_-_patricia_-_aplicacao_da_lei_municipal_n.o_4.489.2022_nas_escolas_acoes_voltadas_a_lei_maria_da_penha__-_ass.a_leg._rf.docx</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a aplicação da Lei Municipal n.º 4.489/2022 nas escolas do Município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5171/pedido_de_informacao_05.26_-_cjr_e_cfo_-_projeto_de_lei_18.26_-__solicita_informacoes_sobre_o_pl18.2026_que_autoriza_o_o_executivo_contratar_credito_junto_a_caixa_economica.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o Projeto de Lei nº 18/2026, de autoria do Poder Executivo, que dispõe sobre a autorização para o Poder Executivo contratar operação de crédito junto à Caixa Econômica Federal, com ou sem a garantia da União, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5199</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5199/pedido_de_informacao_6.26_-_lauro_aparecido_de_toledo_-_solicita_respostas_de_oficios_referentes_a_denominacoes_de_ruas.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações acerca do andamento de ofícios encaminhados ao Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>5220</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5220/pedido_de_informacao_7.26_-_marcos_preto_-_oxigenio_para_tratamento_docmiciliar.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações à Secretaria Municipal de Saúde acerca do número de pacientes que fazem uso de oxigênio para tratamento domiciliar.</t>
+  </si>
+  <si>
+    <t>5246</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5246/pedido_de_informacao_8.26_-_patricia_-_atendimento_e_inclusao_de_pessoas_com_deficiencia_auditiva_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre o atendimento e a inclusão de pessoas com deficiência auditiva no Município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5263</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5263/pedido_de_informacao_9.26_-_patricia_-_informacoes_loteamento_recanto_do_sol_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre o loteamento Recanto do Sol.</t>
+  </si>
+  <si>
+    <t>5270</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5270/pedido_de_informacao_10.26_-_thiago_-_reposicao_das_traves_da_quadra_poliesportiva_-_parque_da_cidade_joao_orlandi_pagliusi_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a reposição das traves da quadra poliesportiva localizada no Parque da Cidade João Orlandi Pagliusi.</t>
+  </si>
+  <si>
+    <t>5313</t>
+  </si>
+  <si>
+    <t>José Adriano de Souza, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5313/pedido_de_informacao_11.26_-_adriano__marcos_p.__patricia_-_execucao_emenda_parlamentar_destinada_a_implantacao_de_melhorias_sanitarias_domiciliares_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a execução da Emenda Parlamentar referente ao Instrumento n.º 949708/2023 – Ministério das Cidades, destinada à implantação de melhorias sanitárias domiciliares no município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5319</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5319/pedido_de_informacao_12.26_-_tiago_minozzi_de_faria_-_obra_da_em_delphina_do_rosario_filomeno_mantovani_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de informações sobre a obra da EM Delphina do Rosário Filomeno Mantovani.</t>
+  </si>
+  <si>
+    <t>5331</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5331/pedido_de_informacao_13.26_-_marcos_r_o_preto_-_informacoes_sobre_conisca.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações referentes ao CONISCA – Consórcio Intermunicipal de Saúde do Circuito das Águas.</t>
+  </si>
+  <si>
+    <t>5373</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5373/pedido_de_informacao_14.26_-_tiago_minozzi_de_faria_-_projeto_de_lei_18.2026_-_autorizacao_para_o_poder_executivo_contratar_operacao_de_credito_junto_a_caixa_economica_federal.pdf</t>
+  </si>
+  <si>
+    <t>5407</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5407/pedido_de_informacao_15.26_-_thiago_-_copias_prestacao_de_contas_-_conisca_-_2023_a_2025_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita cópias das prestações de contas do CONISCA – Consórcio Intermunicipal de Saúde do Circuito das Águas, referentes aos anos de 2023, 2024 e 2025.</t>
+  </si>
+  <si>
+    <t>5413</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5413/pedido_de_informacao_16.26_-_thiago_-_santa_casa_de_socorro_hospital_dr._renato_silva_-_plantao_a_distancia_medica_kesia_gusmao_meirelles_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações acerca da prestação de serviços médicos pela profissional Késia Gusmão Meirelles no âmbito da Santa Casa de Socorro/SP – Hospital Dr. Renato Silva.</t>
+  </si>
+  <si>
+    <t>5424</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5424/pedido_de_informacao_17.26_-_thiago_-_santa_casa_de_socorro_hospital_dr._renato_silva_-_dra._magaly_antonieta_claros_canceco_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações acerca da prestação de serviços médicos pela profissional Magaly Antonieta Claros Canceco no âmbito da Santa Casa de Socorro/SP – Hospital Dr. Renato Silva.</t>
+  </si>
+  <si>
+    <t>5425</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5425/pedido_de_informacao_18.26_-_thiago_-_existencia_de_protocolo_de_barreira_sanitaria_na_santa_casa_de_socorro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da existência de protocolo de barreira sanitária na Santa Casa de Socorro/SP – Hospital Dr. Renato Silva.</t>
+  </si>
+  <si>
+    <t>5426</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5426/pedido_de_informacao_19.26_-_thiago_-_medicos_plantonistas_modalidade_a_distancia_santa_casa_de_misericordia_de_socorro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações acerca dos médicos plantonistas na modalidade a distância no âmbito da Santa Casa de Misericórdia de Socorro/SP – Hospital Dr. Renato Silva.</t>
+  </si>
+  <si>
+    <t>5444</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5444/pedido_de_informacao_20.26_-_marcos_preto_-_relacao_de_veiculos_locados.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre os veículos locados pela Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>5445</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5445/pedido_de_informacao_21.26_-_marcos_preto_-_relacao_de_projetos_de_condominios_e_loteamentos_protocolados.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre projetos de condomínios e loteamentos protocolados junto à Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>5456</t>
+  </si>
+  <si>
+    <t>Rafael Henrique de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5456/pedido_de_informacao_22.26_-_rafael_henique_de_oliveira_-_atendimento_ao_artigo_167-a_da_constituicao_federal_nos_exercicios_de_2023_e_2024.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre o atendimento ao artigo 167-A da Constituição Federal nos exercícios de 2023 e 2024.</t>
+  </si>
+  <si>
+    <t>5496</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5496/pedido_de_informacao_23.26_-_tiago_faria_-_coleta_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre coleta de lixo.</t>
+  </si>
+  <si>
+    <t>5497</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5497/pedido_de_informacao_24.26_-_tiago_faria_-_samu.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre o SAMU.</t>
+  </si>
+  <si>
+    <t>5498</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5498/pedido_de_informacao_25.26_-_tiago_faria_-_escola_modelo.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre Escola Modelo.</t>
+  </si>
+  <si>
     <t>4990</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES 2025-2028</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4990/requerimento_1.26_-__vereadores_que_solicitam_renovacao_dos_membros_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4990/requerimento_1.26_-__vereadores_que_solicitam_renovacao_dos_membros_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>requer a renovação, como um todo, dos membros das Comissões Permanentes, indicados pelos líderes das bancadas e nomeados através do Ato da Presidência n.º 2/2025, alterado pelo Ato da Presidência n.º 8/2025, para comporem as referidas comissões desta Câmara Municipal para o ano de 2026.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>José Adriano de Souza, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_2.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_para_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_2.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_para_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>requerem que seja oficiado o Excelentíssimo Senhor Deputado Federal Luiz Felipe Baleia Tenuto Rossi, solicitando a apresentação de Emenda Parlamentar, com o objetivo de destinar recursos financeiros para a execução de pavimentação asfáltica e para a implantação de sistema adequado de drenagem de águas pluviais, mediante a construção de canaletas e a instalação de tubos, na Rua Pará, localizada no Bairro Jardim Santa Cruz, no município de Socorro/SP.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5022/requerimento_3.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_ceara_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5022/requerimento_3.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_ceara_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>requerem que seja oficiado o Excelentíssimo Senhor Deputado Federal Luiz Felipe Baleia Tenuto Rossi, solicitando a apresentação de Emenda Parlamentar, com o objetivo de destinar recursos financeiros para a execução de pavimentação asfáltica e para a implantação de sistema adequado de drenagem de águas pluviais, mediante a construção de canaletas e a instalação de tubos, na Rua Ceará, localizada no Bairro Jardim Santa Cruz, no município de Socorro/SP.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_4.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__tubulacao__guias_-_rua_maranhao_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_4.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__tubulacao__guias_-_rua_maranhao_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>requerem que seja oficiado o Excelentíssimo Senhor Deputado Federal Luiz Felipe Baleia Tenuto Rossi, solicitando a apresentação de Emenda Parlamentar, com a finalidade de destinar recursos financeiros para a execução de pavimentação asfáltica, construção de guias e implantação de sistema adequado de drenagem de águas pluviais, mediante a construção de canaletas e a instalação de tubos, na Rua Maranhão, localizada no Bairro Jardim Santa Cruz, no município de Socorro/SP.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>Marcos Roberto de Oliveira Preto, José Adriano de Souza, Lauro Aparecido de Toledo, Marcelo Golo Cecilia, Marco Antonio Zanesco, Patrícia Toledo da Silva Pinto, Rafael Henrique de Oliveira, Thiago Bittencourt Balderi, Tiago Minozzi de Faria</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5026/requerimento_05.26_-_marcos_roberto_de_oliveira_preto_e_outros_-_cpfl_-_solicita_reparos_na_rede_eletrica_devido_a_instabilidade_no_fornecimento_de_energia_eletrica_camanducaia_do_meio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5026/requerimento_05.26_-_marcos_roberto_de_oliveira_preto_e_outros_-_cpfl_-_solicita_reparos_na_rede_eletrica_devido_a_instabilidade_no_fornecimento_de_energia_eletrica_camanducaia_do_meio.pdf</t>
   </si>
   <si>
     <t>requer que seja oficiada a Companhia Paulista de Força e Luz – CPFL, solicitando a realização de reparos na rede elétrica, em razão da recorrente instabilidade no fornecimento de energia, caracterizada por frequentes quedas de energia, no local indicado pelas coordenadas geográficas -22.71868366463726, -46.56215725306006, situado no Bairro Camanducaia do Meio.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>Tiago Minozzi de Faria, José Adriano de Souza, Marcelo Golo Cecilia, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto, Rafael Henrique de Oliveira</t>
   </si>
   <si>
     <t>Requer a inclusão das seguintes matérias na Ordem do Dia da Sessão Extraordinária de 30 de janeiro de 2026: _x000D_
 •	Parecer da Comissão Processante n.º 02/2025;_x000D_
 •	Parecer da Comissão Processante n.º 03/2025;_x000D_
 •	Projeto de Resolução n.º 01/2026 de autoria da Mesa Diretora: altera dispositivos da Resolução n.º 05/2013 visando estruturar o Departamento de Comunicação da Câmara Municipal.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5033/requerimento_7.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_02.02.2026_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5033/requerimento_7.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_02.02.2026_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: José Virgilio, Filomena Maria da Silva Mazolini, Maria José Ferrer Lopes, Cecilia de Lima Balbi, Geralda Alves, Olivia Costa de Lima, Benedito Bento de Souza, Geraldo Benedito de Campos, Alcides Gatti, Romualdo Benatti, Apparecida Gonçalves Mourão, Clementina de Lima Moraes, Rodrigo da Silva, Pedro Ferraz, Ronaldo Gonçalves dos Santos, Benedito Aparecido dos Santos, Maria de Lourdes Oliveira, Antonio Irineu Primon, Renato Leite de Pádua Sobrinho, Murilo da Silva Gomes, Renato Rodrigues da Rocha, _x000D_
 Jair Pereira da Silva, Ruy Antonio Lemos, Emerson de Oliveira Moreno, Jorge Luiz de Souza, Dirce Marino Paes, Edith Teixeira Bento da Silva, •	Luiza Domingues de Souza da Costa, Juliana Nogueira Vargas, Luiz Carlos de Souza, Romildo Machado, Benedito Paulino Ribeiro, Analdir Tomassetti, Odila Benedita Pinto de Oliveira, Odila Lima de Moraes, Maria Catarina do Nascimento, Lazara Ferreira Marchini...</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>Thiago Bittencourt Balderi, Lauro Aparecido de Toledo, Marcelo Golo Cecilia, Rafael Henrique de Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5035/requerimento_8.26_-_thiago__lauro__marcelo__rafael_-_dep._estadual_altair_moraes_-_emenda_parlamentar_-_2_milhoes_-_area_da_saude_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5035/requerimento_8.26_-_thiago__lauro__marcelo__rafael_-_dep._estadual_altair_moraes_-_emenda_parlamentar_-_2_milhoes_-_area_da_saude_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>requerem que seja oficiado o Excelentíssimo Senhor Deputado Estadual Altair Moraes, solicitando a apresentação de Emenda Parlamentar, no valor de R$ 2.000.000,00 (dois milhões de reais), a ser destinada ao município de Socorro/SP, com finalidade específica de fortalecer, ampliar e qualificar os serviços públicos de saúde.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>Tiago Minozzi de Faria</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5036/requerimento_9.26_-_tiago_minozzi_de_faria_-_alteracao_de_data_de_sessao_ordinaria_-_quarta-feira_de_cinzas.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5036/requerimento_9.26_-_tiago_minozzi_de_faria_-_alteracao_de_data_de_sessao_ordinaria_-_quarta-feira_de_cinzas.pdf</t>
   </si>
   <si>
     <t>requer, ouvido o Plenário nos termos regimentais que a Sessão Ordinária prevista para quarta-feira, dia 18 de fevereiro próximo futuro, seja transferida para o dia seguinte, quinta-feira 19 de fevereiro, às 20h.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5043/requerimento_10.26_-_tiago_de_faria_-_voto_de_congratulacao_matheus_goncalves_da_silva_mieli_berranteiro_-_a_1a_colocacao_no_concurso_de_berranteiros.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5043/requerimento_10.26_-_tiago_de_faria_-_voto_de_congratulacao_matheus_goncalves_da_silva_mieli_berranteiro_-_a_1a_colocacao_no_concurso_de_berranteiros.pdf</t>
   </si>
   <si>
     <t>requer que conste em ata desta Casa de Leis Voto de Congratulação aos senhores Matheus Gonçalves da Silva Mielli, pela conquista do 1º lugar no Concurso de Berranteiros, na Categoria Adulto, durante o 18º Encontro Nacional de Muladeiros, realizado na cidade de Iporá/GO, no dia 30 de janeiro de 2026, bem como a Joaquim Gonçalves da Silva Mielli, pela consagração como Campeão Nacional na Categoria Infantil, no mesmo evento.</t>
   </si>
   <si>
+    <t>5063</t>
+  </si>
+  <si>
+    <t>José Adriano de Souza, Marcelo Golo Cecilia, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto, Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5063/requerimento_11.26_-_tiago_minozzi_jose_adriano_marcelo_marcos_roberto_patricia_-_retirada_projeto_de_lei_comp_06.2025_-_revogacao_cobranca_iptu.pdf</t>
+  </si>
+  <si>
+    <t>requer , a retirada do Projeto de Lei Complementar n.º 06/2025, que dispõe sobre a revogação da cobrança de IPTU em imóveis localizados em áreas rurais e de expansão urbana sem a respectiva infraestrutura com o objetivo de proteger o contribuinte rural, nos termos que especifica.</t>
+  </si>
+  <si>
+    <t>5073</t>
+  </si>
+  <si>
+    <t>CEI 02.25 - Comissão Especial de Inquérito 02/2025</t>
+  </si>
+  <si>
+    <t>requer a prorrogação por mais noventa dias do prazo de funcionamento da Comissão de Inquérito nº 02/2025, com a finalidade de apurar possíveis irregularidades e má gestão dos recursos públicos em repasses e/ou contratos firmados entre a Prefeitura Municipal da Estância de Socorro, Secretaria Municipal de Saúde da Estância de Socorro, Secretaria Municipal da Fazenda da Estância de Socorro com a Santa Casa de Socorro - Hospital Dr. Renato Silva e descaso na Área da Saúde na Estância de Socorro.</t>
+  </si>
+  <si>
+    <t>5075</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5075/requerimento_13.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_19.02.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Cassio Oliveira Rodrigues, ocorrido em 28 de janeiro de 2026; Neusa de Almeida Ferreira, ocorrido em 28 de janeiro de 2026; Stelio Pinho de Freitas, ocorrido em 30 de janeiro de 2026; Ana Paula Perpétuo, ocorrido em 2 de fevereiro de 2026; Fabio Henrique de Godoy, ocorrido em 2 de fevereiro de 2026; Maria Inês Pereira de Araújo Golo, ocorrido em 4 de fevereiro de 2026; Sebastiana de Souza Pinto, ocorrido em 4 de fevereiro de 2026; Teresinha Genaro, ocorrido em 5 de fevereiro de 2026; Brasilino Ferreira, ocorrido em 6 de fevereiro de 2026; Aparecido Florêncio Rodrigues Filho, ocorrido em 7 de fevereiro de 2026; Walmir Franco, ocorrido em 9 de fevereiro de 2026; Lourdes Aparecida de Godoi Rullo, ocorrido em 10 de fevereiro de 2026; Antônio de Souza Franco, ocorrido em 10 de fevereiro de 2026; e Mario Antonio Guinato, ocorrido em 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>5076</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5076/requerimento_14.26_-_lauro_aparecido_de_toledo_-_correios_-_travessa_santa_maria_-_bairro_da_chave.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Ilustríssimo Senhor Guilherme Alves Barbosa, Superintendente dos Correios na Região São Paulo – Interior, para que sejam adotadas as providências necessárias visando à extensão dos serviços de distribuição postal domiciliária, já prestados no município de Socorro, à Travessa Santa Maria, localizada no Bairro da Chave, oficialmente denominada pela Lei Municipal nº 4.635/2023 (cópia anexa). Requer-se, ainda, que seja informado o Código de Endereçamento Postal (CEP) atribuído à referida via, a fim de possibilitar a regularização e a adequada identificação dos imóveis ali situados.</t>
+  </si>
+  <si>
+    <t>5085</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5085/requerimento_15.26_-_lauro_aparecido_de_toledo_-_instalacao_rotatoria_-_cruzamento_entre_rodovia_pompeu_conti_a_entrada_do_bairro_santa_rosa_e_jardim_teixeira..pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado o Departamento Estadual de Estradas de Rodagem - DER, solicitando a adoção das providências necessárias para a instalação de uma rotatória no cruzamento da Rodovia Pompeu Conti  com os acessos aos Bairros Santa Rosa e Jardim Teixeira, com o objetivo de organizar o fluxo de veículos e garantir maior segurança aos motoristas e pedestres que transitam pelo local. (Coordenadas Geográficas: -22.5889826960196, -46.516264905217916).</t>
+  </si>
+  <si>
+    <t>5097</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5097/requerimento_16.26_-_marcelo_-_sabesp_-_solicita_correcao_pavimentacao_asfaltica_-_corredor_turistico_pedra_bela_vista_-_b._santa_rosa.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, para que realize, com a máxima urgência, a correção da pavimentação asfáltica no Corredor Turístico Pedra Bela Vista, localizado no Bairro Santa Rosa, em razão dos danos ocasionados após a execução de serviços no referido trecho.</t>
+  </si>
+  <si>
+    <t>5098</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5098/requerimento_17.26_-_thiago__lauro__marcelo__rafael_-_retirada_pl_11.2026_-_protetores_auriculares_para_alunos_com_tea_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer na conformidade do Art. 204, do Regimento Interno da Câmara, a retirada do Projeto de Lei n.º 11/2025, que autoriza o Poder Executivo Municipal a fornecer protetores auriculares para crianças com Transtorno do Espectro Autista (TEA) matriculadas na rede pública municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5107</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5107/requerimento_18.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_02.03.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Amélia Apparecida de Moraes Lima, ocorrido em 14 de fevereiro de 2026; Ivani Aparecida Consentino Ferreira, ocorrido em 15 de fevereiro de 2026; Fermino Cardoso Domingues, ocorrido em 16 de fevereiro de 2026; Noemi Tavares de Oliveira, ocorrido em 16 de fevereiro de 2026; Sebastião Messias Mariano, ocorrido em 17 de fevereiro de 2026; José Ricardo de Lima, ocorrido em 19 de fevereiro de 2026; Benedita Reginalda da Silva, ocorrido em 20 de fevereiro de 2026; Aparecida das Graças de Moraes Ventura, ocorrido em 20 de fevereiro de 2026; Neuza Oliveira Martins, ocorrido em 21 de fevereiro de 2026; Américo Fiquer, ocorrido em 22 de fevereiro de 2026; Pedro Valdir Simões Angra, ocorrido em 23 de fevereiro de 2026; Maria Helena Nascimento dos Santos, ocorrido em 23 de fevereiro de 2026; e Alzira Bubula Freire, ocorrido em 24 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>5117</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5117/requerimento_19.26_-_comissao_de_justica_e_redacao_-_dispensa_redacao_final_do_projeto_de_lei_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja dispensada da discussão e votação a Redação Final do Projeto de Lei nº 14/2026, que dispõe sobre a transparência e a publicidade das Emendas Individuais Impositivas aprovadas pelo Poder Legislativo no âmbito do Município de Socorro/SP, se aprovado em 1ª e 2ª votações na Sessões Ordinária e Extraordinária de 02 de março de 2026.</t>
+  </si>
+  <si>
+    <t>5124</t>
+  </si>
+  <si>
+    <t>Lauro Aparecido de Toledo, Marcelo Golo Cecilia, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5124/requerimento_20.26_-_comissoes_-_inclusao_do_projeto_de_lei_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja incluído na Ordem do Dia da Sessão Ordinária de 02 de março de 2026 o Projeto de lei n.º 17/2026, do senhor Prefeito, que autoriza a Celebração de Termo de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Casa Civil, e esta pelo Fundo Social de São Paulo - FUSSP, e dá outras providências;  e, se aprovado em primeira discussão e votação na Sessão Ordinária de 02 de março de 2026 seja incluso na Sessão Extraordinária, a se realizar ao término desta para a sua segunda discussão e votação.</t>
+  </si>
+  <si>
+    <t>5133</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5133/requerimento_21.26_-_marco_r_o_preto_e_todos_os_vereados-_sabesp_-_cronograma_instalacao_rede_esgoto_em_r_lydia_siqueira_de_souza_r_julio_bayardi_e_luiz_corozolla_b._nogueiras.pdf</t>
+  </si>
+  <si>
+    <t>requer, reiterando o Requerimento de número 243/2025, que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando o envio do cronograma com os prazos previstos para a liberação da rede de esgoto no Bairro dos Nogueiras, abrangendo as seguintes vias: Rua Júlio Bayardi, Rua Lydia Siqueira de Souza e Estrada Municipal Luiz Corozolla.</t>
+  </si>
+  <si>
+    <t>5144</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5144/requerimento_22.26_-_marcos_roberto_oliveira_preto_e_todos_-_voto_de_congratulacao_-_jady_benatti_de_godoi_faria_-_miss.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja registrado em ata Voto de Congratulações à jovem Jady Benatti de Godoi Faria, pelas expressivas conquistas obtidas nos concursos de beleza infantil, nos quais recentemente alcançou os títulos de Mini Miss Beauty Brasil 2026, Top Queen Beauty Brasil 2026, representando com destaque e orgulho o Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5148</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_23.26_-_marco_zanesco_-_retirada_projeto_de_lei_16.2026_-_nomeacao_de_mulheres_nos_orgaos_da_administracao.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 16/2026, que “Estabelece percentual de vagas para nomeação de mulheres nos órgãos da administração direta, indireta e fundacional dos Poderes Executivo e Legislativo do Município de Socorro”.</t>
+  </si>
+  <si>
+    <t>5155</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5155/requerimento_24.26_-_adriano_-_cpfl_-_poda_de_vegetacao_-_rua_maria_helena_carvalho_n.o_66_-_bairro_jardim_araujo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Companhia Paulista de Força e Luz – CPFL, solicitando a realização de poda da vegetação que se encontra em contato com a rede elétrica, localizada na Rua Maria Helena Carvalho, n.º 66, no Bairro Jardim Araújo.</t>
+  </si>
+  <si>
+    <t>5169</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5169/requerimento_25.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_16.03.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Antônio Franco de Moraes, ocorrido em 27 de fevereiro de 2026; Rosa Gatti de Souza, ocorrido em 28 de fevereiro de 2026; Edina Maria da Silva Santos, ocorrido em 1.º de março de 2026; Sebastião Alves de Oliveira, ocorrido em 1.º de março de 2026; Antônio de Oliveira Preto, ocorrido em 4 de março de 2026; José Pedro Ramalho, ocorrido em 4 de março de 2026; Silvia Maria Gonzalez Cobo, ocorrido em 4 de março de 2026; Robson Marcelo Lopes, ocorrido em 6 de março de 2026; Eveli Aparecida Ramalho, ocorrido em 7 de março de 2026; e Benedita Pedroso Andrade, ocorrido em 10 de março de 2026.</t>
+  </si>
+  <si>
+    <t>5174</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5174/requerimento_26.26_-_comissoes_-_inclusao_do_projeto_de_decreto_1.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja incluído na Ordem do Dia da Sessão Ordinária de 16 de março de 2026 o Projeto de Decreto Legislativo n.º 1/2026,  que dispõe sobre a realização de Sessão Solene para a entrega do título “Mulher de Excelência – Conceição Fontana.</t>
+  </si>
+  <si>
+    <t>5180</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5180/requerimento_27.26_-_rafael_henrique_de_oliveira_-_der_-_pavimentacao_asfaltica_alca_de_acesso_para_entrada_na_rua_manoel_jacintho_domingues.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado o Departamento de Estradas de Rodagem – DER, a fim de solicitar a realização de melhorias no acostamento, bem como a pavimentação asfáltica do trecho correspondente à alça de acesso à Rua Manoel Jacintho Domingues, localizada na altura do km 130+150m da Rodovia SP-008 – Pedro Astenori Marigliani (Capitão Barduíno), no sentido Bragança Paulista–Socorro.</t>
+  </si>
+  <si>
+    <t>5181</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5181/requerimento_28.26_-_rafael_henrique_-_der_-_pavimentac._asfalt._alca_de_acesso_para_entrada_na_r._renato_correa_bueno_e_r._jose_vicente_lomonico.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado o Departamento de Estradas de Rodagem – DER, a fim de solicitar a realização de melhorias no acostamento, bem como a pavimentação asfáltica do trecho correspondente à alça de acesso à Rua Renato Correa Bueno e Rodovia José Vicente Lomônico, na Rodovia SP-008 – Pedro Astenori Marigliani (Capitão Barduíno), no sentido Bragança Paulista–Socorro. Requer-se, ainda, a implantação de sistema adequado de drenagem de águas pluviais no local, com vistas a sanar os recorrentes problemas de alagamento verificados no trecho. (Coordenadas Geográficas: -22.578935669352, -46.523829879554285)</t>
+  </si>
+  <si>
+    <t>5193</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5193/requerimento_29.26_-_lauro_aparecido_de_toledo_-_auto_viacao_braganca_-_ponto_de_onibus_rod_capitao_barduino_bairro_visconde_de_soutello.pdf</t>
+  </si>
+  <si>
+    <t>requer seja oficiada a Empresa Auto Viação Bragança, responsável pelos transportes intermunicipais, que atende a cidade de Socorro, para que realize a reforma ou manutenção do ponto de ônibus localizado às margens da Rodovia Capitão Barduíno, próximo ao acesso ao Bairro Visconde de Soutello, com a instalação de cobertura e assentos, a fim de proporcionar melhores condições de conforto e segurança aos usuários do transporte público. (Coordenadas geográficas: -22.687289935604962, -46.568594053373154).</t>
+  </si>
+  <si>
+    <t>5194</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5194/requerimento_30.26_-_marco_zanesco_-_retirada_projeto_de_lei_23.2026_-_postos_de_combustiveis_comunica_sobre_condutores_de_veiculos_embriaguez.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 23/2026, que “Autoriza a comunicação para autoridades policiais, por parte dos postos de combustíveis, sobre condutores de veículos automotores com sinais de embriaguez”.</t>
+  </si>
+  <si>
+    <t>5196</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5196/requerimento_31.26_-_lauro_aparecido_de_toledo_-_voto_de_pesar_-_falecimento_vereador_joao_bernardes_camara_munhoz.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja consignado em Ata um Voto de Profundo Pesar pelo falecimento do Senhor João Bernardes, Vereador do Município de Munhoz/MG._x000D_
+Requeiro, ainda, que seja oficiada a Câmara Municipal de Munhoz/MG, dando-lhe ciência do presente Requerimento, para que aquela Casa Legislativa transmita à família enlutada as mais sinceras condolências desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>5209</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5209/requerimento_32.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_06.04.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: José Eugênio de Barros, ocorrido em 11 de março de 2026; Antonio Padua de Moraes, ocorrido em 12 de março de 2026; Luiz de Toledo, ocorrido em 13 de março de 2026; Victor Henrique de Carvalho, ocorrido em 15 de março de 2026; Geraldo Raimundo Madrugada, ocorrido em 16 de março de 2026; Lourdes de Sousa Furlan, ocorrido em 17 de março de 2026; Paulo Sergio Gonçalves, ocorrido em 19 de março de 2026; Vagner Douglas Pires de Sousa, ocorrido em 20 de março de 2026; Maria Aparecida Reginato de Moraes, ocorrido em 20 de março de 2026; e Evangelina Aparecida Leme Pinto, ocorrido em 22 de março de 2026.</t>
+  </si>
+  <si>
+    <t>5217</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5217/requerimento_33.26_-cjr_-_retirada_da_pauta_da_ordem_do_dia_pl_97.2026_-_semana_municipal_da_diversidade.pdf</t>
+  </si>
+  <si>
+    <t>que seja retirado da pauta da Ordem do Dia o Projeto de Lei n.º 27/2026, de autoria da vereadora Patrícia Toledo da Silva Pinto, que dispõe sobre a instituição e inclusão da “Semana Municipal da Diversidade” no calendário oficial de eventos do Município de Socorro/SP e dá outras providências</t>
+  </si>
+  <si>
+    <t>5218</t>
+  </si>
+  <si>
+    <t>Lauro Aparecido de Toledo, Marcelo Golo Cecilia, Marcos Roberto de Oliveira Preto</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5218/requerimento_34.26_-_comissao_de_justica_e_redacao_-_dispensa_redacao_final_do_projetos_de_lei_138_e_139.2025.pdf</t>
+  </si>
+  <si>
+    <t>requer que sejam dispensadas de discussão e votação as Redações Finais dos Projetos de Lei nº 138/2025 e 139/2025, que alteram, respetivamente, o artigo 7º da Lei nº 3.388/2010 - COMDEF, alterado pela Lei nº 4.463/2022 e o artigo 9ª da Lei nº 3.385/2010, alterado pela Lei nº 4.478/2022 que dispõe sobre o Conselho Municipal do Idoso, se aprovados em segunda discussão e votação na Sessão Ordinária de 06 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>5236</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5236/requerimento_35.26_-_lauro_aparecido_de_toledo_-_dep_fed_saulo_pedroso_-_interceder_ministerio_da_agricultura_-_maquina_patrol_-_promac.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Excelentíssimo Senhor Deputado Federal Saulo Pedroso de Souza, solicitando sua intercessão junto ao Ministério da Agricultura, com a finalidade de viabilizar a destinação de uma máquina patrol ao Município de Socorro/SP, por meio do Programa Nacional de Modernização e Apoio à Produção Agrícola – PROMAQ.</t>
+  </si>
+  <si>
+    <t>5237</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5237/requerimento_36.26_-_thiago_-_retirada_pl_13.2026_-_concessao_de_auxilio-transporte_a_estudantes_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 13/2026, que altera dispositivos da Lei Municipal n.º 3.743, de 12 de agosto de 2013, que dispõe sobre a concessão de auxílio-transporte a estudantes de cursos técnico e superior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5240</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5240/requerimento_37.26_-_patricia__-_instalacao_de_torre_de_telefonia_celular_vivo_-_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a empresa Telefônica Brasil S.A. – VIVO, solicitando que realize estudo técnico para a instalação de torres de telefonia móvel no Bairro Lavras do Meio, no município de Socorro/SP, com o objetivo de ampliar e melhorar a cobertura do sinal de celular nessa localidade.</t>
+  </si>
+  <si>
+    <t>5243</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5243/requerimento_38.26_-_comissao_de_justica_e_redacao_-_dispensa_redacao_final_do_projetos_de_lei_25_e_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>reque que sejam dispensadas de discussão e votação as Redações Finais dos seguintes projetos: Projeto de Lei n° 19/2026, que acrescenta os art. 22-A e 22-B à Lei Municipal n.º 4.952 de 10/09/2025 que dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026; Projetos de Lei nº 25/2026, 26/2026 e 34/2026, os quais autorizam a celebração de Termos de Convênio entre o Município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais,  e Projeto de Lei nº 35/2026, que autoriza a celebração de termo de convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Segurança Pública, se aprovados nas Sessões Ordinária e Extraordinária de 22 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>5256</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5256/requerimento_39.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_22.04.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Genésio Wiliam Mazolini; Lino Beltrami; Oswaldo Benedicto; Irineu Zanesco; Diogo Cristiano Ferreira Mariano; Rogério Nogueira de Campos; Vicente de Paula Rigoletto; Maria Amália Romano Russo; Donizetti Gonçalves dos Santos; Antônio de Andrade Vaz; Gustavo Cézar Ceccarelli; Yukio Ikenami; Cyrillo Bonetti; Antônio José Bueno; Thereza Gonçalves Barbosa; Maria Cezar Sulla; e Lourdes Aparecida Pires Zanesco.</t>
+  </si>
+  <si>
+    <t>5262</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5262/requerimento_40.26_-_marco_antonio_zanesco_-_justifica_ausencia_reuniao_de_comissoes_permanentes_-_13.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>requer seja justificada minha ausência na reunião de Comissões Permanentes realizada em 13 de abril de 2026, conforme Atestado Médico em anexo.</t>
+  </si>
+  <si>
+    <t>5264</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5264/requerimento_41.26_-_adriano-_sabesp_-_rocar_-_estacao_elevatoria_de_esgoto-3_-_rua_pedro_bonetti_-_bairro_abadia_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando a realização de serviços de roçagem e limpeza da vegetação existente nas dependências da Estação Elevatória de Esgoto – 3 (EEE-3), localizada na Rua Pedro Bonetti, no Bairro da Abadia, neste Município.</t>
+  </si>
+  <si>
+    <t>5265</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5265/requerimento_42.26_-_adriano-_cpfl_-_poda_vegetacao_-_estacao_elevatoria_de_esgoto-3_-_rua_pedro_bonetti_-_bairro_abadia_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Companhia Paulista de Força e Luz – CPFL, solicitando a realização de serviços de poda da vegetação que se encontra entrelaçada na fiação de energia elétrica da Rua Pedro Bonetti, localizada no Bairro da Abadia, nas proximidades da Estação Elevatória de Esgoto – 3 (EEE-3), neste Município.</t>
+  </si>
+  <si>
+    <t>5288</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5288/projeto_de_lei_43.2026_-_lauro_aparecido_de_toledo_-_deck_-_deck_mirante_da_cachoeira_central_-__durvalino_oliani.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando a adoção das medidas necessárias para a implantação da rede de abastecimento de água e de esgotamento sanitário nas vias localizadas no Bairro Salone, bem como a adoção de providências urgentes para sanar a situação de esgoto a céu aberto existente nas ruas do referido bairro.</t>
+  </si>
+  <si>
+    <t>5296</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5296/requerimento_44.26_-_marco_zanesco_-_retirada_projeto_de_lei_32.2026_e_projeto_de_lei_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 32/2026, que “prevê o acolhimento de alunos na área interna das instituições de ensino enquanto aguardam o início das aulas”, bem como a retirada do Projeto de Lei n.º 38/2026, que “exige a garantia de igualdade salarial entre homens e mulheres, além da adoção de ações afirmativas correlatas, por parte das empresas que contratarem com o Poder Público Municipal”.</t>
+  </si>
+  <si>
+    <t>5301</t>
+  </si>
+  <si>
+    <t>Lauro Aparecido de Toledo, Rafael Henrique de Oliveira, Thiago Bittencourt Balderi</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5301/requerimento_45.26_-_lauro_rafael_e_thiago_balderi_-_dep_fed_saulo_pedroso_-_recursos_financeiros_aquisicao_de_ambulancias_p_secretaria_saude.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Excelentíssimo Senhor Deputado Federal Saulo Pedroso de Souza, solicitando a apresentação de Emenda Parlamentar com o objetivo de destinar recursos financeiros no valor de R$800.000,00 (Oitocentos Mil Reais) ao município de Socorro para aquisição de 2 (duas) ambulâncias para a Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>5303</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5303/requerimento_46.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_04.05.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Indalécio Barboza Netto, ocorrido em 15 de abril; Sonia Regina Tafner da Rocha, ocorrido em 16 de abril; Pedro Garcia Neto, ocorrido em 16 de abril; João Pinto de Oliveira, ocorrido em 17 de abril ; Antônia Martins Reche, ocorrido em 18 de abril; Vera Lúcia Rubim Ribeiro, ocorrido em 18 de abril; José Mauro Moreira de Souza, ocorrido em 20 de abril; Romeu Aparecido Galina, ocorrido em 23 de abril; Francisca de Jesus Silva Sechinato, ocorrido em 23 de abril; Vagner Marcos de Lima, ocorrido em 23 de abril; Felício de Souza Moraes, ocorrido em 25 de abril; José de Moraes, ocorrido em 25 de abril; Maurício Ferreira da Silva, ocorrido em 26 de abril; Dagoberto Tafner Mello, ocorrido em 26 de abril; Geraldo Benedito Bueno, ocorrido em 27 de abril; e Luis Alberto de Toledo, ocorrido em 28 de abril.</t>
+  </si>
+  <si>
+    <t>5318</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5318/requerimento_47.26_-_tiago_minozzi_de_faria_-_sabesp_-_instalacao_de_rede_de_agua_e_esgoto_-_localidade_bairro_pereiras.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando a adoção das providências necessárias para a implantação da rede de abastecimento de água potável e da rede de esgotamento sanitário no Bairro Pereiras, especialmente na localidade indicada no mapa anexo, situada nas coordenadas geográficas: -22.613205268812028, -46.53056309001.</t>
+  </si>
+  <si>
+    <t>5325</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5325/requerimento_48.26_-_thiago_-_sabesp_-_mau_cheiro_esgoto_-_pontos_da_cidade_-_ass.a_leg._rf.docx.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, para que preste esclarecimentos a esta Casa de Leis acerca da ocorrência de forte mau cheiro, possivelmente oriundo de esgoto, verificado nos seguintes locais do município: Cruzamento entre as Ruas José Batista Pereira Araújo e Leduino Pachoalotti, no Centro; Cruzamento entre as Ruas Antonio Pereira Pinto e José Batista Pereira Araújo; Rua Campos Sales, nos bueiros localizados em frente aos números 7 e 10; Rua Otávio Zucato, situada no Jardim Araújo, nas imediações da CMEI Professora Tarsila Picarelli Marcolino.</t>
+  </si>
+  <si>
+    <t>5326</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5326/requerimento_49.26_-_marcos_r_o_preto_-_dep_est_jorge_caruso_-intervir_junto_a_sabesp_-_instalacao_aguaesgoto_-_r_lazara_ap_de_moraes_oliveira_b._pereiras.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Excelentíssimo Senhor Deputado Estadual Jorge Caruso, solicitando seus bons préstimos no sentido de interceder junto à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, para que sejam adotadas as providências necessárias visando à implantação da rede de distribuição de água potável e da rede coletora de esgoto na Rua Lazara Aparecida de Moraes Oliveira, localizada no Bairro dos Pereiras, no Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5327</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5327/requerimento_50.26_-_marcos_r_o_preto_-_dep_fed_baleia_rossi_-intervir_junto_a_sabesp_-_instalacao_aguaesgoto_-_r_lazara_ap_de_moraes_oliveira_b._pereiras.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Excelentíssimo Senhor Deputado Federal Luiz Felipe Baleia Tenuto Rossi, solicitando seus bons préstimos no sentido de interceder junto à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, para que sejam adotadas as providências necessárias visando à implantação da rede de distribuição de água potável e da rede coletora de esgoto na Rua Lazara Aparecida de Moraes Oliveira, localizada no Bairro dos Pereiras, no Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5360</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5360/requerimento_51.26_-_tiago_minozzi_-_sabesp_-_instalacao_de_rede_de_agua_e_esgoto_-_r._lazara_aparecida_de_moraes_oliveira_-_jd._santa_cruz_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja expedido ofício à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando a adoção das providências necessárias visando à implantação da rede de abastecimento de água potável, bem como da rede de esgotamento sanitário na Rua Lázara Aparecida de Moraes Oliveira, localizada no Jardim Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5364</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5364/requerimento_52.26_-_thiago_-_retirada_pl_41.2026_-_dispoe_sobre_a_autorizacao_para_utilizacao_de_postes_de_sinalizacao_viaria_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 41/2026, que dispõe sobre a autorização para utilização de postes de sinalização viária por empresas autorizadas ou associações de moradores para instalação de câmeras de monitoramento em logradouros públicos no Município da Estância de Socorro/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5365</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5365/requerimento_53.26_-_marcos_r_o_preto_-_retirada_pl_42.2026_-direito_da_mulher_a_acompanhante_durante_atendimentos_em_servicos_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 42/2026, que “Dispõe sobre o direito da mulher a acompanhante durante atendimentos em serviços de saúde públicos e privados no âmbito do Município de Socorro, nos termos da Lei Federal nº 14.737/2023, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5369</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5369/requerimento_54.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_anatel.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Agência Nacional de Telecomunicações - ANATEL, solicitando a realização de estudos técnicos, bem como a adoção das providências necessárias para a ampliação e melhoria da cobertura do sinal de telefonia móvel e internet em toda a zona rural do município de Socorro, visando proporcionar maior qualidade na comunicação e no acesso aos serviços digitais à população residente nessas localidades.</t>
+  </si>
+  <si>
+    <t>5370</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5370/requerimento_55.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_telefonica_-_vivo.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a operadora Telefônica Brasil S.A. – VIVO, solicitando a realização de estudos técnicos, bem como a adoção das providências necessárias para a ampliação e melhoria da cobertura do sinal de telefonia móvel e internet em toda a zona rural do município de Socorro, visando proporcionar maior qualidade na comunicação e no acesso aos serviços digitais à população residente nessas localidades.</t>
+  </si>
+  <si>
+    <t>5371</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5371/requerimento_56.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_tim_s.a..pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a operadora TIM S.A., solicitando a realização de estudos técnicos, bem como a adoção das providências necessárias para a ampliação e melhoria da cobertura do sinal de telefonia móvel e internet em toda a zona rural do município de Socorro, visando proporcionar maior qualidade na comunicação e no acesso aos serviços digitais à população residente nessas localidades.</t>
+  </si>
+  <si>
+    <t>5372</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5372/requerimento_57.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_claro_s.a..pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a operadora CLARO S.A., solicitando a realização de estudos técnicos, bem como a adoção das providências necessárias para a ampliação e melhoria da cobertura do sinal de telefonia móvel e internet em toda a zona rural do município de Socorro, visando proporcionar maior qualidade na comunicação e no acesso aos serviços digitais à população residente nessas localidades.</t>
+  </si>
+  <si>
+    <t>5374</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5374/requerimento_58.26_-_thiago_-_conisca_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado o Consórcio Intermunicipal de Saúde do Circuito das Águas – CONISCA, para que encaminhe a esta Casa de Leis informações e documentos referentes à participação do Município de Socorro no consórcio.</t>
+  </si>
+  <si>
+    <t>5380</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5380/requerimento_59.26_-_tiago_minozzi_-_oficio_-_hospital_-_demora_em_atendimento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja expedido ofício à Santa Casa de Socorro – Hospital Dr. Renato Silva, solicitando esclarecimentos acerca das demoras ocorridas nos atendimentos realizados no dia 12 de maio de 2026, no período compreendido entre as 16h e meia-noite. Requer-se, ainda, que sejam informados os motivos que ocasionaram tais demoras, bem como as medidas adotadas ou previstas pela instituição para evitar a repetição de situações semelhantes.</t>
+  </si>
+  <si>
+    <t>5383</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5383/requerimento_60.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_18.05.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Maria de Godoy Sousa, ocorrido em 1.º de maio de 2026; Zulmira Gomes Oliver, ocorrido em 1.º de maio de 2026; Reinaldo de Oliveira, ocorrido em 2 de maio de 2026; Loudes da Cruz Segalotto, ocorrido em 3 de maio de 2026; Maria de Lourdes Bernardes, ocorrido em 5 de maio de 2026; Eulalia de Toledo Furlan, ocorrido em 5 de maio de 2026; Mauricio Tadeu Martins, ocorrido em 9 de maio de 2026; Sebastião Vicente de Sousa, ocorrido em 10 de maio de 2026; Antonio Augusto Ramalho, ocorrido em 11 de maio de 2026; João Laércio Torres, ocorrido em 11 de maio de 2026; José Zacaria Soriano, ocorrido em 12 de maio de 2026; Maria José de Godoy Souza, ocorrido em 12 de maio de 2026; e José Salvador Ferreira, ocorrido em 12 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>5419</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5419/requerimento_61.26_-_rafael_henrique_-_der_-_melhorias_no_acesso_da_rodovia_capitao_barduino_para_entrada_na_estrada_jose_maria_tonelli_bairro_dos_moraes.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Departamento de Estradas de Rodagem – DER, solicitando a realização de estudos e a adoção das providências necessárias para a execução de melhorias no acesso da Rodovia Capitão Barduíno (SP-008) à Estrada José Maria Tonelli, no Bairro dos Moraes, visando proporcionar mais segurança e melhores condições de tráfego aos motoristas e moradores que utilizam diariamente o local.</t>
+  </si>
+  <si>
+    <t>5420</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5420/requerimento_62.26_-_rafael_-_dep._fed._luiz_carlos_motta_-_emenda_parlamentar_-_1_milhoes_-_area_da_saude__e_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>requer, que seja oficiado o Excelentíssimo Senhor Deputado Federal Luiz Carlos Motta, solicitando a apresentação de Emenda Parlamentar, no valor de R$ 1.000.000,00 (um milhão de reais), a ser destinada ao município de Socorro/SP, com finalidade de fortalecer, ampliar e qualificar os serviços públicos de saúde e infraestrutura.</t>
+  </si>
+  <si>
+    <t>5428</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5428/requerimento_63.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_01.06.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: Antonio Apparecido Vaz de Lima, ocorrido em 13 de maio de 2026; Pedro Donizetti da Cunha, ocorrido em 13 de maio de 2026; Maria Helena de Moraes Oliani, ocorrido em 14 de maio de 2026; Rute de Moraes, ocorrido em 15 de maio de 2026; Conceição Cardoso André, ocorrido em 16 de maio de 2026; Silvana Maria da Silva, ocorrido em 16 de maio de 2026; Apolonia de Souza Mancineli, ocorrido em 16 de maio de 2026; José de Lima, ocorrido em 16 de maio de 2026; Jair Pimentel, ocorrido em 17 de maio de 2026; Maria Lopes de Oliveira, ocorrido em 17 de maio de 2026; Luciano Kyochi Taniguchi, ocorrido em 17 de maio de 2026; Zaqueu Honorio Correia, ocorrido em 20 de maio de 2026; Luiza de Souza Borin, ocorrido em 21 de maio de 2026; Maria Inês Cardozo de Souza, ocorrido em 23 de maio de 2026; Francisco Moreno Maldonado, ocorrido em 24 de maio de 2026; e Luiz Gonzaga Bovi, ocorrido em 25 de maio.</t>
+  </si>
+  <si>
+    <t>5431</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5431/requerimento_64.26_-_lauro_aparecido_de_toledo_-_der_-_redutor_de_velocidade_ou_rotatoria_na_rod_pompeu_conti_acesso_a_vila_palmira.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Departamento de Estradas de Rodagem – DER, solicitando a realização de estudos técnicos e a adoção das providências necessárias para a implantação de melhorias no acesso à Vila Palmira, localizado na Rodovia Pompeu Conti, mediante a instalação de redutores de velocidade e/ou a implantação de rotatória no referido trecho. (Coordenadas Geográficas: -22.58006536271731, -46.51980408001417).</t>
+  </si>
+  <si>
+    <t>5437</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_65.26_-_marcos_preto_e_vereadores_que_subscrevem_-_der_-_limpeza_do_acostamento_-_rodovia_pompeu_conti.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado ao Departamento de Estradas de Rodagem – DER, solicitando a realização de limpeza e remoção dos entulhos, resíduos e materiais descartados irregularmente no acostamento da Rodovia Pompeu Conti, nas proximidades das coordenadas geográficas (-22.600252845316255, -46.5211779652988).</t>
+  </si>
+  <si>
+    <t>5459</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5459/requerimento_66.26_-_marco_zanesco_-_retirada_projeto_de_lei_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>requer a retirada do Projeto de Lei n.º 55/2026, que “Institui o Programa ‘Cuidado em Casa’ para atenção domiciliar à pessoa idosa em situação de vulnerabilidade”.</t>
+  </si>
+  <si>
+    <t>5464</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5464/requerimento_67.26_-_adriano_-_cpfl_-__iluminacao_da_nova_alca_de_acesso_ao_bairro_do_salone_-_rod._sp-008_rodovia_capitao_barduino_br-146_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Companhia Paulista de Força e Luz – CPFL, a fim de que providencie a implantação de iluminação pública na nova alça de acesso ao Bairro do Salone, situada na Rodovia SP-008 – Rodovia Capitão Barduíno (BR-146).</t>
+  </si>
+  <si>
+    <t>5468</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5468/requerimento_68.26_-_marcos_roberto_de_oliveira_preto_-_cpfl_-_extensao_de_rede_eletrica_rua_celio_donizete_marcelino_pq_das_estancias_b._livramento.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiada a Companhia Paulista de Força e Luz – CPFL, solicitando a realização de extensão de rede elétrica na Rua Celio Donizete Marcelino, localizada no Parque das Estâncias, no Bairro Livramento, (Coordenadas Geográficas -22.55753573741829, -46.58947848241946).</t>
+  </si>
+  <si>
+    <t>5481</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5481/requerimento_69.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_15.06.2026_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja constado em Ata um Voto de Profundo Pesar pelos falecimentos de: José Rezende Porfirio, ocorrido em 27 de maio de 2026; Josefa Aparecida Maciel Moreto, ocorrido em 28 de maio de 2026; Ivete Sartori, ocorrido em 29 de maio de 2026; Daniel Carlos de Oliveira, ocorrido em 29 de maio de 2026; Teresinha Paschoalette Della Volpe, ocorrido em 31 de maio de 2026; Ana Paula da Silva Kikuchi, ocorrido em 4 de junho de 2026; Sebastião Borin, ocorrido em 4 de junho de 2026; Luciano Mafei, ocorrido em 4 de junho de 2026; Daniel Fazoli, ocorrido em 5 de junho de 2026; Marcela Aparecida de Souza Nagatani, ocorrido em 7 de junho de 2026; Jane Aparecida Cardoso, ocorrido em 8 de junho de 2026; e Guilherme Jorge Tadeu Mendesgui, ocorrido em 8 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>5484</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5484/requerimento_70.26_-_tiago_minozzi_de_faria__-_dep._fed._marcos_pereira_-_emenda_parlamentar_1_milhao_reforma_e_restauracao_do_palacio_das_aguias.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado o Excelentíssimo Senhor Deputado Federal, Marcos Pereira, solicitando a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 1.000.000,00 (um milhão de reais), para a realização das obras de reforma e restauração do Palácio das Águias, importante patrimônio histórico e cultural do Município de Socorro.</t>
+  </si>
+  <si>
+    <t>5492</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação, CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5492/requerimento_71.26_-_comissao_de_justica_e_redacao_e_comissao_de_fincas_-_dispensa_redacao_final_do_projetos_de_lei_37_57_e_46.pdf</t>
+  </si>
+  <si>
+    <t>requer que sejam dispensadas de discussão e votação as Redações Finais dos seguintes projetos: Projeto de Lei n.º 37/2026, que denomina logradouro público como Estrada Municipal Reserva da Mata; Projeto de Lei nº 46/2026, que dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2027, e dá outras providências; Projeto de Lei n.º 57/2026, que regulamenta, nos termos do art. 7.º, I, 13 e art. 10 da LOM e da Resolução CONTRAN Nº 996, de 15 de junho de 2023, o uso e circulação viária dos equipamentos de mobilidade individual, assim definidos pelo Conselho Nacional de Trânsito, das bicicletas, incluindo as elétricas, e, dos ciclomotores., se aprovados nas Sessões Ordinária e Extraordinária de 15 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>5504</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5504/requerimento_72.26_-_rafael_henrique_de_oliveira_-_der_-_poda_de_arvore_rodovia_octavio_de_oliveira_santos_km_89_b._livramento.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja oficiado o Departamento Estadual de Estradas de Rodagem - DER, solicitando a poda de galhos de árvores existentes as margens da Rodovia Octavio de Oliveira Santos, mais especificamente no quilômetro 8+900 (Localização: -22.554600138061673, -46.583703663781286).</t>
+  </si>
+  <si>
     <t>4967</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4967/indicacao_1.26_-_marco_zanesco_-_rocagem_da_vegetacao_e_poda_de_arvore_rua_irmas_calafiori_jd_calafiori.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4967/indicacao_1.26_-_marco_zanesco_-_rocagem_da_vegetacao_e_poda_de_arvore_rua_irmas_calafiori_jd_calafiori.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que realize a roçagem da vegetação e poda de árvores na Rua Irmãs Calafiori, no Jardim Calafiori.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4968/indicacao_2.26_-_marco_zanesco_-_construcao_de_canaleta_entre_a_rua_vitoria_favero_beneduzzi_e__rua_maria_idalina_beneduzzi_verzani_bairro_ferruchio_beneduzzi.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4968/indicacao_2.26_-_marco_zanesco_-_construcao_de_canaleta_entre_a_rua_vitoria_favero_beneduzzi_e__rua_maria_idalina_beneduzzi_verzani_bairro_ferruchio_beneduzzi.pdf</t>
   </si>
   <si>
     <t>indica que determine ao Departamento competente para que construa uma canaleta de concreto para escoamento de águas pluviais entre a Rua Vitória Favero Beneduzzi e Rua Maria Idalina Beneduzzi Verzani, no Bairro Ferruchio Beneduzzi.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4969/indicacao_3.26_-_marco_zanesco_-_contencao_de_correntes_de_plasticos_entorno_playground_da_praca_do_amanha.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4969/indicacao_3.26_-_marco_zanesco_-_contencao_de_correntes_de_plasticos_entorno_playground_da_praca_do_amanha.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que sejam feitos os estudos necessários visando a instalação de contenção de correntes de plásticos no entorno do playground localizado na Praça do Amanhã, tendo em vista sua proximidade com vias de grande fluxo de veículos, a fim de garantir maior segurança e preservação do espaço.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4970/indicacao_4.26_-_marco_zanesco_-_instalacao_de_mais_bancos_na_praca_do_bairro_jardim_calafiori.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4970/indicacao_4.26_-_marco_zanesco_-_instalacao_de_mais_bancos_na_praca_do_bairro_jardim_calafiori.pdf</t>
   </si>
   <si>
     <t>indica para que determine ao departamento competente, a instalação de mais bancos fixos na praça do Bairro Jardim Calafiori.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4971/indicacao_5.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_jardim_calafiori.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4971/indicacao_5.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_jardim_calafiori.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a instalação de novas placas padronizadas indicativas com nomes dos logradouros de todas as ruas do Jardim Calafiori, incluindo os novos CEPs.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4972/indicacao_6.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_parque_ferruchio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4972/indicacao_6.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_parque_ferruchio.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a instalação de novas placas padronizadas indicativas com nomes dos logradouros de todas as ruas do Parque Ferruchio, incluindo os novos CEPs.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4973/indicacao_7.26_-_marco_zanesco_-_manutencao_da_academia_da_saude_localizada_a_rua_dom_pedro_i_bairro_aparecidinha.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4973/indicacao_7.26_-_marco_zanesco_-_manutencao_da_academia_da_saude_localizada_a_rua_dom_pedro_i_bairro_aparecidinha.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que realize a manutenção da Academia da Saúde localizada à Rua Dom Pedro I, Bairro Aparecidinha.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_8.26_-_marco_zanesco_-_manutencao_do_playground_do_bairro_ferruchio_beneduzzi.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_8.26_-_marco_zanesco_-_manutencao_do_playground_do_bairro_ferruchio_beneduzzi.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que providencie a manutenção dos equipamentos do playground localizado no Bairro Ferruchio Beneduzzi.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4975/indicacao_9.26_-_marco_zanesco_-_manutencao_guias_e_sarjetas_no_bairro_aparecidinha.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4975/indicacao_9.26_-_marco_zanesco_-_manutencao_guias_e_sarjetas_no_bairro_aparecidinha.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que seja realizada a limpeza de guias e sarjetas no bairro Aparecidinha.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4976/indicacao_10.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_jardim_calafiori.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4976/indicacao_10.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_jardim_calafiori.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que proceda à limpeza e manutenção de guias, sarjetas das ruas do Jardim Calafiori.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4977/indicacao_11.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_parque_ferruchio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4977/indicacao_11.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_parque_ferruchio.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que proceda à limpeza e manutenção de guias, sarjetas das ruas do Parque Ferruchio.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_12.26_-_marco_zanesco_-_melhorias_na_sinalizacao_viaria_da_rua_dom_pedro_i_bairro_aparecidinha.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_12.26_-_marco_zanesco_-_melhorias_na_sinalizacao_viaria_da_rua_dom_pedro_i_bairro_aparecidinha.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que realize melhorias na sinalização viária da Rua Dom Pedro I, Bairro Aparecidinha.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4979/indicacao_13.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_parque__ferruchio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4979/indicacao_13.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_parque__ferruchio.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente o recapeamento asfáltico ou operação tapa-buracos em todas as ruas do Parque Ferruchio.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4980/indicacao_14.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_rua_armando_palmiro_beneduzzi.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4980/indicacao_14.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_rua_armando_palmiro_beneduzzi.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que seja realizado o recapeamento asfáltico ou operação tapa-buracos na Rua Armando Palmiro Beneduzzi.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4981/indicacao_15.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_bairro_ferruchio_beneduzzi.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4981/indicacao_15.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_bairro_ferruchio_beneduzzi.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que realize a repintura viária da sinalização horizontal de faixas de pedestres localizadas no Bairro Ferruchio Beneduzzi.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4982/indicacao_16.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_jardim_calafiori.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4982/indicacao_16.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_jardim_calafiori.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que realize a repintura viária da sinalização horizontal de faixas de pedestres localizadas no Jardim Calafiori.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4983/indicacao_17.26_-_marco_zanesco_-_aumentar_coleta_seletiva_de_lixo_-_bairro_aparecidinha_ferrucio_beneduzzi_calafiori_abadia_e_santa_cruz.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4983/indicacao_17.26_-_marco_zanesco_-_aumentar_coleta_seletiva_de_lixo_-_bairro_aparecidinha_ferrucio_beneduzzi_calafiori_abadia_e_santa_cruz.pdf</t>
   </si>
   <si>
     <t>indica que junto ao departamento competente sejam tomadas as providências necessárias para a ampliação da frequência da coleta seletiva de lixo nos bairros Aparecidinha, Ferrúcio Beneduzzi, Calafiori, Abadia e Santa Cruz.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4984/indicacao_18.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_jardim_calafiori.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4984/indicacao_18.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_jardim_calafiori.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente o recapeamento asfáltico ou operação tapa-buracos em todas as ruas do Jardim Calafiori.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>19</t>
-[...5 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4988/indicacao_19.26_-_lauro_-_reajuste_salarial_aos_funcionarios_publicos_municipais_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4988/indicacao_19.26_-_lauro_-_reajuste_salarial_aos_funcionarios_publicos_municipais_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que encaminhe a este Legislativo Projeto de Lei concedendo reajuste salarial aos servidores públicos municipais, em percentual que assegure, no mínimo, reposição real superior à inflação, preferencialmente em patamar de dois dígitos, bem como a revisão e ampliação do valor do auxílio-alimentação. Indica, ainda, que seja estudada a possibilidade de envio de Projeto de Lei instituindo o pagamento do 14º salário ao funcionalismo público municipal para o ano vindouro de 2026.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4989/indicacao_20.26_-_patricia_-_cascalhar_nivelar_-_rua_belizario_araujo_momesso_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4989/indicacao_20.26_-_patricia_-_cascalhar_nivelar_-_rua_belizario_araujo_momesso_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que junto ao departamento competente sejam tomadas as providências necessárias para a realização dos serviços de cascalhamento e nivelamento da Rua Belizário Araújo Momesso, localizada no Bairro Lavras do Meio.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4991/indicacao_21.26_-_marco_zanesco_-_plano_de_carreira_para_servidores_da_area_da_saude.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4991/indicacao_21.26_-_marco_zanesco_-_plano_de_carreira_para_servidores_da_area_da_saude.pdf</t>
   </si>
   <si>
     <t>indica, reiterando a Indicação de número 669/2025, que seja encaminhado a este Legislativo Projeto de Lei que estabeleça um Plano de Cargos, Carreiras e Vencimentos (PCCV) voltado aos servidores públicos municipais da área da saúde, conforme proposta anexa.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4992/indicacao_22.26_-_marco_zanesco_-_ampliacao_n.o_abonadas_anuais_-_servidores_de_cargos_concursados_ou_com_funcoes_gratificadas.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4992/indicacao_22.26_-_marco_zanesco_-_ampliacao_n.o_abonadas_anuais_-_servidores_de_cargos_concursados_ou_com_funcoes_gratificadas.pdf</t>
   </si>
   <si>
     <t>indica, reiterando a Indicação de número 680/2025, que determine ao setor competente da Administração Pública a ampliação do número de abonadas anuais concedidas aos servidores municipais de cargos concursados ou com funções gratificadas, passando das atuais 3 (três) para 6 (seis) abonadas por ano.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4993/indicacao_23.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-bairro_vila_nova.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4993/indicacao_23.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-bairro_vila_nova.pdf</t>
   </si>
   <si>
     <t>indica, reiterando as Indicações n.º 263/2025 e 579/2025 de minha autoria, que determine ao setor competente a realização de obras de revitalização no escadão localizado no Bairro Vila Nova. A intervenção deve incluir a manutenção do corrimão, a pintura geral e a instalação de iluminação, com o objetivo de proporcionar mais segurança e melhor acessibilidade aos munícipes que utilizam o local.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4994/indicacao_24.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-_no_jd_carvalho.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4994/indicacao_24.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-_no_jd_carvalho.pdf</t>
   </si>
   <si>
     <t>indica, reiterando a Indicação de n.º 580/2025 de minha autoria, que determine ao setor competente a realização de obras de revitalização no escadão localizado no Jardim Carvalho. A intervenção deve incluir a manutenção do corrimão, a pintura geral e a instalação de iluminação, com o objetivo de proporcionar mais segurança e melhor acessibilidade aos munícipes que utilizam o local.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4999/indicacao_25.26_-_marco_antonio_zanesco_e_marcos_preto_-_limpeza_corrego_ribeirao_proximo_ao_loteamento_laranjeiras.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4999/indicacao_25.26_-_marco_antonio_zanesco_e_marcos_preto_-_limpeza_corrego_ribeirao_proximo_ao_loteamento_laranjeiras.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a limpeza do ribeirão (córrego) próximo ao Loteamento Laranjeiras.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>26</t>
-[...5 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5000/indicacao_26.26_-_rafael_henrique_oliveira_-_pontos_iluminacao_publica_-_estrada_municipal_do_bairro_dos_buenos_proximo_a_praca_da_capela_de_nossa_senhora_do_carmo.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5000/indicacao_26.26_-_rafael_henrique_oliveira_-_pontos_iluminacao_publica_-_estrada_municipal_do_bairro_dos_buenos_proximo_a_praca_da_capela_de_nossa_senhora_do_carmo.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que realize a instalação de pontos de iluminação pública, preferencialmente por lâmpadas de LED, na Estrada Municipal do Bairro dos Buenos, próximo à praça da Capela de Nossa Senhora do Carmo. (Localização: -22.654784652706194, -46.49032077712496).</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafael Henrique de Oliveira, Lauro Aparecido de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5001/indicacao_27.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_estrada_municipal_joaquim_de_souza_siqueira_bairro_do_oratorio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5001/indicacao_27.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_estrada_municipal_joaquim_de_souza_siqueira_bairro_do_oratorio.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que realize a ampliação da instalação de Iluminação pública, preferencialmente por lâmpadas de LED, na Estrada Municipal Joaquim de Souza Siqueira, no bairro do Oratório.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5002/indicacao_28.26_-_rafael_henrique_de_oliveira_e_lauro_-_sinalizacao_horizontal_e_vertical_nas__estradas_municipais_dos_bairros_oratorio_jaboticabal_lavras_e_pereiras.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5002/indicacao_28.26_-_rafael_henrique_de_oliveira_e_lauro_-_sinalizacao_horizontal_e_vertical_nas__estradas_municipais_dos_bairros_oratorio_jaboticabal_lavras_e_pereiras.pdf</t>
   </si>
   <si>
     <t>indica que determine ao setor competente a realização de melhorias na sinalização horizontal e vertical das seguintes vias públicas do município, visando maior segurança e melhor orientação aos usuários: Estrada Municipal Joaquim de Souza Siqueira, localizada no Bairro Oratório; Estrada Municipal Dr. José Dionízio de Souza Filho, no Bairro Jaboticabal; Rodovia José Vicente Lomônico (SCR22), nos Bairro Lavras de Baixo, Lavras do Meio e Lavras de Cima; Estrada Municipal Saturnino Rodrigues de Moraes, conhecida como “Caminho Turístico dos Pereiras”, situada no Bairro dos Pereiras.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5003/indicacao_29.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_rua_antonio_de_padua_vesco_e_rua_angelo_granconato_b._abadia.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5003/indicacao_29.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_rua_antonio_de_padua_vesco_e_rua_angelo_granconato_b._abadia.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que seja feita a manutenção, com nivelamento, encascalhamento e roçagem da vegetação às margens da Rua Antônio de Pádua Vesco e Rua Angelo Granconato, no Bairro Abadia.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5004/indicacao_30.26_-_lauro_ap_toledo_-_colocar_3_bracos_de_luz_na_rua_pedro_domingos_rissato_bairro_da_abadia.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5004/indicacao_30.26_-_lauro_ap_toledo_-_colocar_3_bracos_de_luz_na_rua_pedro_domingos_rissato_bairro_da_abadia.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente, que sejam instalados 03 (três) pontos de iluminação pública na Rua Pedro Domingues Rissato, próximo ao cruzamento com a Rua Major Joaquim Augusto O. Santos, localizada no Bairro da Abadia.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5005/indicacao_31.26_-_lauro_ap_toledo_-_troca_de_placa_na_rua_lazara_aparecida_moraes_oliveira_bairro_santa_cruz.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5005/indicacao_31.26_-_lauro_ap_toledo_-_troca_de_placa_na_rua_lazara_aparecida_moraes_oliveira_bairro_santa_cruz.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a substituição da placa de identificação deteriorada existente na Rua Lázara Aparecida Moraes Oliveira, no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_32.26_-_lauro_aparecido_de_toledo_-_instalacao_de_playground_na_praca_sao_cristovao_oratorio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_32.26_-_lauro_aparecido_de_toledo_-_instalacao_de_playground_na_praca_sao_cristovao_oratorio.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a realização de estudos técnicos com a finalidade de viabilizar a instalação de um playground na Praça São Cristóvão, localizada no Bairro do Oratório.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_33.26_-_lauro_aparecido_de_toledo_-_recolocar_as_lombadas_-_rua_jose_fernandes_de_souza_quinzote_passando_pelas_lavras_de_baixo_ate_o_inicio_de_mg.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_33.26_-_lauro_aparecido_de_toledo_-_recolocar_as_lombadas_-_rua_jose_fernandes_de_souza_quinzote_passando_pelas_lavras_de_baixo_ate_o_inicio_de_mg.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente que seja realizada a reinstalação das lombadas na Rua José Fernandes de Souza, conhecida como “Quinzote”, no trecho que se estende das Lavras de Baixo até a divisa com o Estado de Minas Gerais, tendo em vista que tais dispositivos de controle de velocidade já existiam anteriormente e foram removidos em razão das manutenções recentemente executadas na via.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_34.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_luiz_pizza_em_frente_varejao_sao_marcos.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_34.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_luiz_pizza_em_frente_varejao_sao_marcos.pdf</t>
   </si>
   <si>
     <t>indica, reiterando as Indicações de N.º 299/2025 e N.º 645/2025 de minha autoria, que determine ao departamento competente para que seja instalada uma lombofaixa na Rua Luiz Pizza, em frente Varejão São Marcos.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_35.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_para_bairro_santa_cruz_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_35.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_para_bairro_santa_cruz_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>INDICA que junto ao departamento competente sejam tomadas as providências necessárias para a execução dos serviços de pavimentação asfáltica, bem como para a implantação de sistema adequado de drenagem de águas pluviais, mediante a construção de canaletas e a instalação de tubos, na Rua Pará, situada no Bairro Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>36</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_36.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_ceara_bairro_santa_cruz_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_36.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_ceara_bairro_santa_cruz_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que junto ao departamento competente sejam tomadas as providências necessárias para a execução dos serviços de pavimentação asfáltica, bem como para a implantação de sistema adequado de drenagem de águas pluviais, mediante a construção de canaletas e a instalação de tubos, na Rua Ceará, situada no Bairro Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5017/indicacao_37.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao__guias_-_rua_maranhao_bairro_santa_cruz_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5017/indicacao_37.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao__guias_-_rua_maranhao_bairro_santa_cruz_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que junto ao departamento competente sejam tomadas as providências necessárias para a execução dos serviços de pavimentação asfáltica, construção de guias, bem como para a implantação de sistema adequado de drenagem de águas pluviais, mediante a construção de canaletas e a instalação de tubos, na Rua Maranhão, situada no Bairro Jardim Santa Cruz.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5018/indicacao_38.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_rodovia_jose_vicente_lomonico_scr22_lavras_do_meio.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5018/indicacao_38.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_rodovia_jose_vicente_lomonico_scr22_lavras_do_meio.pdf</t>
   </si>
   <si>
     <t>indica, que determine ao departamento competente para que realize a ampliação da instalação de Iluminação pública, preferencialmente por lâmpadas de LED, na Rodovia José Vicente Lomônico (SCR22), Lavras do Meio.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5019/indicacao_39.26_-_marco_antonio_zanesco_-_criar_a_ouvidoria_da_saude.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5019/indicacao_39.26_-_marco_antonio_zanesco_-_criar_a_ouvidoria_da_saude.pdf</t>
   </si>
   <si>
     <t>indica, reiterando a Indicação de Nº 582/2025 de minha autoria, que determine ao departamento competente que realize os estudos necessários, a fim de que seja enviado a esta Casa de Leis um Projeto de Lei, que “Institui a Ouvidoria Municipal da Saúde no âmbito do Sistema Único de Saúde (SUS) do Município de Socorro”, anexo.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_40.26_-_lauro_-_concluir_pavimentacao_asfaltica_-_rua_fermino_gomes_ribeiro_-_jardim_teixeira_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_40.26_-_lauro_-_concluir_pavimentacao_asfaltica_-_rua_fermino_gomes_ribeiro_-_jardim_teixeira_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica para que determine ao departamento competente a adoção das providências necessárias visando à conclusão da pavimentação asfáltica da Rua Fermino Gomes Ribeiro, localizada no Bairro Jardim Teixeira.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_41.26_-_lauro_aparecido_de_toledo_-_recapeamento_ou_operacao_tapa_buraco_-_cruzamento_r._geracimo_assoni_com_r._francisco_ferreira.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_41.26_-_lauro_aparecido_de_toledo_-_recapeamento_ou_operacao_tapa_buraco_-_cruzamento_r._geracimo_assoni_com_r._francisco_ferreira.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que seja realizado o recapeamento asfáltico ou operação tapa-buracos próximo ao cruzamento da Rua Gerácimo Assoni com a Rua Francisco Ferreira, no Bairro Jardim Golo.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_42.26_-_rafael_henrique_oliveira_e_lauro_-_instalacao_de_iluminacao_publica_-_na_rua_sebastiao_ferragutti_bairro_lavras_de_baixo.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_42.26_-_rafael_henrique_oliveira_e_lauro_-_instalacao_de_iluminacao_publica_-_na_rua_sebastiao_ferragutti_bairro_lavras_de_baixo.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que realize a instalação de Iluminação pública, preferencialmente por lâmpadas de LED, na Rua Sebastião Ferragutti, no bairro Lavras de baixo.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_43.26_-_lauro_aparecido_de_toledo_-_sinalizacao_viaria_-_pintura_de_faixa_de_pedestre_-_avenida_brasil_x_avenida_sao_paulo_-_jardim_santa_cruz.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_43.26_-_lauro_aparecido_de_toledo_-_sinalizacao_viaria_-_pintura_de_faixa_de_pedestre_-_avenida_brasil_x_avenida_sao_paulo_-_jardim_santa_cruz.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a realização de melhorias na sinalização viária horizontal e vertical, especialmente a revitalização da pintura da faixa de pedestres no cruzamento entre as Avenidas Brasil e São Paulo, localizado no Jardim Santa Cruz, tendo em vista o desgaste da sinalização existente, que compromete sua visibilidade e a segurança de pedestres e condutores.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>44</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_44.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_ruas_bairro_salone_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_44.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_ruas_bairro_salone_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica, reiterando a Indicação n.º 528/2025 de sua autoria que, por meio do setor competente, sejam adotadas as providências necessárias para a realização de obras de pavimentação asfáltica nas seguintes vias públicas do Bairro Salone: Rua Nelson Matioli; Rua Augusto Matioli; Rua José Modesto da Silva; Travessa Waldemar Cecília Mandi; Rua Julio Balbi; Rua Almira Carolina Benedetti de Oliveira; Rua Beira Rio; e Estrada Vereador José Maria Franco de Godoi.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>45</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_45.26_-_adriano_-_reiteracao_-_analise_da_saude_da_arvore_na_rua_antonio_goncalves_dantas_n.o_66_-_vila_palmira_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_45.26_-_adriano_-_reiteracao_-_analise_da_saude_da_arvore_na_rua_antonio_goncalves_dantas_n.o_66_-_vila_palmira_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica, reiterando a Indicação n.º 731/2025 de sua autoria que determine ao departamento competente a realização de uma análise técnica da saúde da árvore localizada na Rua Antônio Gonçalves Dantas, em frente ao n.º 66, na Vila Palmira, que aparentemente corre risco de queda, por estar oca e apresentar enxames de abelha.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_46.26_-_adriano_-_reiteracao_-_refazer_calcada_rua_belmiro_domingues_de_souza_-_vila_palmira_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_46.26_-_adriano_-_reiteracao_-_refazer_calcada_rua_belmiro_domingues_de_souza_-_vila_palmira_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica, reiterando as Indicações n.º 329/2025 e n.º 655/2025 de minha autoria que, por meio do departamento competente, seja realizada a reconstrução da calçada localizada na Rua Belmiro Domingues de Souza, no trecho que se estende desde o Conjunto Habitacional Nossa Senhora de Lourdes até a Creche Municipal Professora Filomena Coli Gurgel Barbosa, no sentido da Rua Estevan Bozola, na Vila Palmira.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>47</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_47.26_-_adriano_-_reforcar_cascalhamento_nos_morros__bairros_pinhal_tijuco_preto_gamelao_e_gramal_grande_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_47.26_-_adriano_-_reforcar_cascalhamento_nos_morros__bairros_pinhal_tijuco_preto_gamelao_e_gramal_grande_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que determine, por meio do departamento competente, o reforço do cascalhamento nos trechos de morro localizados nos bairros Pinhal, Tijuco Preto, Gamelão e Gramal Grande.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_48.26_-_marco_antonio_zanesco_-_sinalizacao_horizontal_e_vertical_nas__ruas_do_bairro_aparecidinha.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_48.26_-_marco_antonio_zanesco_-_sinalizacao_horizontal_e_vertical_nas__ruas_do_bairro_aparecidinha.pdf</t>
   </si>
   <si>
     <t>indica que determine ao setor competente a realização de melhorias na sinalização horizontal e vertical das ruas do Bairro Aparecidinha.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_49.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_bairro_aparecidinha.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_49.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_bairro_aparecidinha.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente a instalação de novas placas padronizadas indicativas com nomes dos logradouros de todas as ruas do Bairro Aparecidinha, incluindo os novos CEPs.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_50.26_-_adriano_-_nivelar__cascalhar_rocar_-_est._mun._corredor_turistico_laercio_picarelli__est._bairro_corrente_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_50.26_-_adriano_-_nivelar__cascalhar_rocar_-_est._mun._corredor_turistico_laercio_picarelli__est._bairro_corrente_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que determine, por meio do departamento competente, a realização dos serviços de cascalhamento, nivelamento e roçagem das margens nos trechos de terra da Estrada Municipal Corredor Turístico Laércio Picarelli, bem como da Estrada Municipal que dá acesso ao Bairro Corrente.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5045/indicacao_51.26_-_adriano_-_cascalhar_r._santina_t._o._trav._luiz_c._n._trav._jose_m._p._m._trav._antonio_a._de_o._trav._lourdes_p._f._trav_jose_b._de_o._-_bairro_do_livramento_-_ass.a_leg._rf.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5045/indicacao_51.26_-_adriano_-_cascalhar_r._santina_t._o._trav._luiz_c._n._trav._jose_m._p._m._trav._antonio_a._de_o._trav._lourdes_p._f._trav_jose_b._de_o._-_bairro_do_livramento_-_ass.a_leg._rf.pdf</t>
   </si>
   <si>
     <t>indica que determine, por meio do departamento competente, a realização do serviço de cascalhamento nas seguintes vias localizadas no Bairro do Livramento: Rua Santina de Toledo Oliveira, Travessa Luiz Carlos Nicioli, Travessa José Maria Pinto Moraes, Travessa Antônio Alves de Oliveira, Travessa Lourdes Pinto Ferrarin e Travessa José Benedito de Oliveira.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>Lauro Aparecido de Toledo, Marcos Roberto de Oliveira Preto</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5046/indicacao_52.26_-_lauro_aparecido_de_toledo_e_marcos_r_oliveira_preto_-_instalacao_de_iluminacao_na_travessa_joao_theodoro_martins_b._cubas.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5046/indicacao_52.26_-_lauro_aparecido_de_toledo_e_marcos_r_oliveira_preto_-_instalacao_de_iluminacao_na_travessa_joao_theodoro_martins_b._cubas.pdf</t>
   </si>
   <si>
     <t>indica que sejam tomadas as medidas necessárias junto aos órgãos competentes para que sejam instalados pontos de iluminação pública nos postes já existentes na Travessa João Theodoro Martins, Bairro Cubas.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>53</t>
-[...2 lines deleted...]
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5049/indicacao_53.26_-_rafael_henrique_oliveira_-_instalacao_de_iluminacao_publica_-_em_frente_a_igreja_de_santa_rita_de_cassia_bairro_brejo_de_cima.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5049/indicacao_53.26_-_rafael_henrique_oliveira_-_instalacao_de_iluminacao_publica_-_em_frente_a_igreja_de_santa_rita_de_cassia_bairro_brejo_de_cima.pdf</t>
   </si>
   <si>
     <t>indica que determine ao departamento competente para que realize a instalação de Iluminação pública, preferencialmente por lâmpadas de LED, em frente à Igreja de Santa Rita de Cássia, no bairro Brejo de Cima.</t>
   </si>
   <si>
+    <t>5051</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5051/indicacao_54.26_-_marcos_r_o_preto_-_instalacao_lombada_-_proximo_a_igreja_de_sao_miguel_no_bairro_camanducaia_de_cima.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio da Secretaria competente, seja instalada uma lombada próxima à Igreja de São Miguel, no Bairro Camanducaia de Cima.</t>
+  </si>
+  <si>
+    <t>5052</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5052/indicacao_55.26_-_marcos_roberto_de_oliveira_preto_-_pontos_de_onibus_com_cobertura_rod_octavio_de_oliveira_santos_-__bairro_saltinho.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente, que estude a possibilidade de instalação de um ponto de ônibus com cobertura às margens da Rodovia Doutor Octávio de Oliveira Santos, próximo ao Km 2,5, lado direito, no sentido Lindóia-Socorro, no Bairro do Saltinho. (Localização: -22.56584398461217, -46.53822146821222).</t>
+  </si>
+  <si>
+    <t>5053</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_56.25_-_marcos_roberto_de_oliveira_preto__-_instalacao_iluminacao_publica_-_rotatoria_de_acesso_ao_bairro_oratorio_e_proximo_ao_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>indica que tome as providências necessárias, em conjunto com os órgãos competentes, para a instalação de iluminação pública na entrada do Bairro Oratório, próximo à rotatória e ao ponto de ônibus.</t>
+  </si>
+  <si>
+    <t>5054</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5054/indicacao_57.26_-_marcos_preto_-_limpeza_do_corrego_proximo_a_ponte_da_rua_bahia_no_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a adoção das medidas necessárias para a realização da limpeza do córrego localizado próximo à Rua Bahia, no Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5055</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5055/indicacao_58.25_-_marcos_roberto_de_oliveira_preto__-_instalacao_iluminacao_publica_proximo_a_ponte_das_ruas_minas_gerais_e_bahia_no_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica que tome as providências necessárias, em conjunto com os órgãos competentes, para a instalação de um ponto de iluminação pública na ponte localizada próximo às Ruas Minas Gerais e Bahia, no bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5056</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5056/indicacao_59.26_-_marcos_preto_-_cul-de-sac_encascalhamento_e_acimentar_a_entrada_da_rua_dois_bairro_salone.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a adoção das providências necessárias para a realização de melhorias na Rua Dois, localizada no bairro Salone, consistentes na construção de cul-de-sac, bem como no encascalhamento e na pavimentação da entrada da referida via. (Coordenadas geográficas: -22.60375982233998, -46.51535688620327).</t>
+  </si>
+  <si>
+    <t>5061</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5061/indicacao_60.26_-_adriano_-_cascalhar_nivelar_rocar_-_morros_-_bairros_serrote_e_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine, por meio do departamento competente, a realização de estudos técnicos para a identificação dos morros localizados no Bairro do Serrote e no Bairro dos Cubas, com a finalidade de viabilizar a execução dos serviços de cascalhamento, nivelamento das vias e roçagem das margens.</t>
+  </si>
+  <si>
+    <t>5062</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5062/indicacao_61.26_-_rafael_henrique_oliveira_-_instalacao_de_iluminacao_publica_na_rua_jose_rubim_de_toledo_bairro_moquem.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização da instalação de iluminação pública, preferencialmente com lâmpadas de LED, na Rua José Rubim de Toledo, localizada no Bairro Moquém, especificamente na via situada atrás da igreja do bairro.</t>
+  </si>
+  <si>
+    <t>5066</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5066/indicacao_62.26_-_rafael_henrique_oliveira_-_criar_1_unidade_do_projeto_vem_ser_no_bairro_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a adoção das providências necessárias para a criação e implantação de uma nova unidade do ‘Projeto Vem Ser’ no Bairro Oratório.</t>
+  </si>
+  <si>
+    <t>5067</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_63.26_-_marcelo_-_reiteracao_-_instalacao_de_rotatoria_-_villa_society_eventos.viverde_escola_de_educacao_basica_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 11/2025 e n.º 493/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a instalação de uma rotatória no Corredor Turístico Rio do Peixe, km 01, entre a Viverde Escola de Educação Básica e a Villa Society Eventos, no Bairro das Almas</t>
+  </si>
+  <si>
+    <t>5068</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5068/indicacao_64.26_-_marcelo_-_reiteracao_-_instalacao_de_iluminacao_na_fonte_do_parque_da_cidade_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações de n.º 36/2025 e n.º 491/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a instalação de pontos de iluminação na fonte do Parque da Cidade “João Orlandi Pagliusi”.</t>
+  </si>
+  <si>
+    <t>5069</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5069/indicacao_65.26_-_marcelo_-_reiteracao_-_implantacao_de_parque_pet_-_parque_da_cidade_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 173/2025 e n.º 451/2025, de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a implantação de um parque pet – “ParCão”, restrito a animais, no Parque da Cidade “João Orlandi Pagliusi”.</t>
+  </si>
+  <si>
+    <t>5070</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5070/indicacao_66.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_joao_coutinho_dias_na_vila_santo_andre.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja instalada uma lombofaixa no início da Rua João Coutinho Dias, na Vila Santo André.</t>
+  </si>
+  <si>
+    <t>5071</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5071/indicacao_67.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_constantini_b._pereiras.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja realizada a pavimentação asfáltica da Rua Emílio Constantini, que tem início na Rodovia Capitão Barduíno e acesso pela Estrada Municipal Saturnino Rodrigues de Moraes.</t>
+  </si>
+  <si>
+    <t>5072</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5072/indicacao_68.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_ferreira_b._dos_nogueiras.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja realizada a pavimentação asfáltica da Rua Emílio Ferreira, no Bairro dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5074</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5074/indicacao_69.26_-_marcelo_-_reiteracao_-_realocar_funcionario_municipal_para_a_zeladoria_do_parque_da_cidade_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicações n.º 9/2025 e n.º 494/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a realocação de um funcionário municipal com a finalidade de atender à zeladoria do Parque da Cidade “João Orlandi Pagliusi”.</t>
+  </si>
+  <si>
+    <t>5077</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5077/indicacao_70.26_-_rafael_henrique_oliveira_-instalacao_de_iluminacao_publica_-_rua_benedito_pires_bairro_do_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que realize a ampliação da instalação de Iluminação pública, preferencialmente por lâmpadas de LED, na Rua Benedito Pires, no bairro do Oratório.</t>
+  </si>
+  <si>
+    <t>5078</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5078/indicacao_71.25_-_marcelo_-_reiteracao_-_instalacao_placas_indicativas_de_quilometragem_na_area_interna_do_parque_da_cidade_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicações n.º 229/2025 e n.º 529/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a instalação de placas indicativas de quilometragem na área interna no Parque da Cidade “João Orlandi Pagliusi”, inclusive em suas trilhas.</t>
+  </si>
+  <si>
+    <t>5079</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5079/indicacao_72.25_-_marcelo_-_reiteracao_-_implantacao_placas_indicativas_diversas_-_parque_da_cidade_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 233/2025 e n.º 496/2025 de sua autoria, que, junto ao departamento competente, adote as providências necessárias para a instalação de placas indicativas diversas no Parque da Cidade “João Orlandi Pagliusi”, conforme especifica.</t>
+  </si>
+  <si>
+    <t>5080</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5080/indicacao_73.26_-_adriano_-_nivelar__cascalhar_rocar_-_principais_estradas_dos_bairros_jaboticabal_e_ferreirinhas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine, por meio do departamento competente, a realização dos serviços de cascalhamento, nivelamento e roçagem das margens nos trechos não pavimentados das principais estradas localizadas nos Bairros Jaboticabal e dos Ferreirinhas, com especial atenção às imediações da Granja do Zé Machado.</t>
+  </si>
+  <si>
+    <t>5083</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5083/indicacao_74.26_-_adriano_-_reiteracao_-_placa_indicativa_bairro_do_pinhal_e_bairro_rio_do_peixe_-_no_bairro_currupira_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica , reiterando as Indicações n.º 430/2023 e n.º 627/2025 de sua autoria que, por meio do setor competente, sejam adotadas as providências necessárias para a instalação de uma placa de sinalização na bifurcação da Estrada Municipal do Bairro Currupira, informando a localização do Bairro do Pinhal e Bairro Rio do Peixe.</t>
+  </si>
+  <si>
+    <t>5084</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_75.25_-_adriano_-_reiteracao_-_nivelar_cascalhar_e_rocar_-_estrada_municipal_do_bairro_currupira_que_liga_a_estrada_do_pinhal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 691/2025 de sua autoria, que determine ao setor competente da Administração a execução dos serviços de cascalhamento, nivelamento e roçagem das margens da estrada municipal do Bairro Currupira, no trecho que faz ligação com a Estrada do Pinhal, visando melhores condições de tráfego, segurança e acessibilidade para seus usuários.</t>
+  </si>
+  <si>
+    <t>5086</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5086/indicacao_76.26_-_lauro_aparecido_de_toledo_-_pavimentacao_travessa_pedro_bigon_bairro_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja realizada a pavimentação asfáltica da Travessa Pedro Bigon, no Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5087</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_77.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_estrada_municipal_das_castanheiras_e_vias_adjacentes_no_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja feita a manutenção, com nivelamento, encascalhamento e roçagem da vegetação às margens da Estrada Municipal das Castanheiras e ruas adjacentes, no dos Bairro Rubins.</t>
+  </si>
+  <si>
+    <t>5088</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_78.26_-_lauro_aparecido_de_toledo_-_revitalizacao_da_area_da_torre_de_tv_no_bairro_dos_buenos.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a revitalização da área da torre de TV, localizada no Bairro dos Buenos, incluindo a manutenção do alambrado existente e a instalação de nova porteira no local.</t>
+  </si>
+  <si>
+    <t>5089</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_79.26_-_adriano_-_construcao_banheiros_-_quadra_poliesportiva_-_bairro_dos_rubins_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine, por meio do departamento competente, a construção de banheiro feminino e banheiro masculino na quadra poliesportiva localizada no Bairro dos Rubins, ao lado da Escola Municipal Delphina do Rosário Filomeno Mantovani.</t>
+  </si>
+  <si>
+    <t>5090</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_80.26_-_rafael_henrique_oliveira_-melhorias_zeladoria_pintura_e_iluminacao_na_passarela_jd_golo.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de melhorias na passarela que interliga o Jardim Gollo à Travessa B. F. Toledo, compreendendo serviços de zeladoria, pintura e reforço na iluminação pública.</t>
+  </si>
+  <si>
+    <t>5091</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_81.26_-_lauro_aparecido_de_toledo_-_lombofaixa_proximo_ao_cruzamento_jose_franco_craveiro_x_galileu_da_rocha_vita.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de estudos visando à instalação de uma lombofaixa nas proximidades do cruzamento das Ruas José Franco Craveiro e Galileu da Rocha Vita, na altura do nº 87, com o objetivo de proporcionar maior segurança aos pedestres e motoristas que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>5094</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_82.26-_lauro_aparecido_de_toledo_-_instalacao_de_pontos_iluminacao_publica_trav._monte_verde_bairro_dos_rubins_-_recusos_emenda_impositiva.pdf</t>
+  </si>
+  <si>
+    <t>indica que sejam adotadas as providências necessárias junto aos órgãos competentes para a instalação de pontos de iluminação pública na Travessa Monte Verde, no Bairro dos Rubins (localização: -22.667361520881375, -46.5444382387558). Sugiro, ainda, que a execução da referida melhoria seja viabilizada com recursos provenientes da Emenda Parlamentar Impositiva n.º 02/2025, de minha autoria, vinculada ao Projeto de Lei n.º 120/2025, que deu origem à Lei Municipal n.º 5.005/2025, a qual estima a receita e fixa a despesa do Município para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>5095</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_83.26_-_lauro_aparecido_de_toledo_-_pavimentacao_asfaltica_de_trecho_da_rua_ibraim_nobre_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de estudos visando à pavimentação asfáltica do trecho da Rua Ibraim Nobre atualmente revestido com paralelepípedo, que interliga o Bairro Vila Nova à Rua Sibipirunas, no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>5096</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5096/indicacao_84.26_-_marcelo_-_operacao_tapa_buraco_recapeamento_asfaltico_-_corredor_turistico_pedra_bela_vista_-_b._santa_rosa_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de operação tapa-buracos ou recapeamento asfáltico no Corredor Turístico Pedra Bela Vista, localizado no Bairro Santa Rosa.</t>
+  </si>
+  <si>
+    <t>5099</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5099/indicacao_85.26_-_thiago_lat__mgc__rho_-_solicita_pl_-_protetores_auriculares_para_alunos_com_tea_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que realize os estudos necessários, a fim de que seja enviado a esta Casa de Leis um Projeto de Lei, que autoriza o Poder Executivo Municipal a fornecer protetores auriculares para crianças com Transtorno do Espectro Autista (TEA) matriculadas na rede pública municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5100</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5100/indicacao_86.26_-_rafael_henrique_oliveira_-revitalizacao_pintura_do_museu_municipal.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à revitalização, com serviços de pintura, do Museu Municipal Dr. João Baptista Gomes Ferraz, localizado na Rua Antônio Leopoldino, nº 185.</t>
+  </si>
+  <si>
+    <t>5102</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5102/indicacao_87.26_-_adriano_-_reiteracao_-_iluminacao_na_rua_sao_joao_paulo_ii_5_bracos_de_luz_-_bairro_do_oratorio_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica , reiterando a Indicação n.º 615/2025 de sua autoria, que junto ao departamento competente sejam adotadas as providências necessárias para a implantação de iluminação pública na Rua São João Paulo II, localizada no Bairro do Oratório.</t>
+  </si>
+  <si>
+    <t>5103</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>José Adriano de Souza, Lauro Aparecido de Toledo</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5103/indicacao_88.26_-_lauro__adriano_-_reiteracao_-_instalacao_lombadas_-_est._mun._dr._jose_dionizio_de_souza_filho_-_bairro_dos_farias_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 733/2025, que determine ao departamento competente a instalação de duas lombadas na Estrada Municipal Dr. José Dionízio de Souza Filho, na altura do km 01, sendo uma próxima à via de acesso ao ‘Sítio Mesquini’ e outra nas proximidades do acesso ao ‘Apiário JJR’, no Bairro dos Farias. (Localização: -22.54172905652421, -46.57600306419123).</t>
+  </si>
+  <si>
+    <t>5104</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_89.26_-_adriano_-_reiteracao_-_implantacao_placa_de_identificacao_de_logradouro_-_travessa_alcides_tovazi_-_saltinho_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 732/2025 de sua autoria, que junto ao departamento competente, seja realizada a implantação de uma placa de identificação de logradouro público na Travessa Alcides Tovazi, localizada no Bairro Saltinho, com o objetivo de facilitar a localização e organização urbanística da região.</t>
+  </si>
+  <si>
+    <t>5105</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_90.26_-_adriano_-_cascalhar_nivelar_e_rocar_-_rua_jose_augusto_gomes_de_azevedo_-_b._dos_nogueiras_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização dos serviços de cascalhamento, nivelamento e roçagem das margens da Rua José Augusto Gomes de Azevedo, localizada no Bairro dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5108</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5108/indicacao_91.26_-_lauro_aparecido_de_toledo_-_posto_de_saude_no_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de estudos técnicos e a adoção das providências necessárias para a construção de um Posto de Saúde da Família no Bairro dos Rubins.</t>
+  </si>
+  <si>
+    <t>5109</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5109/indicacao_92.26_-_lauro_aparecido_de_toledo_-_esquadrilha_da_fumaca_na_festa_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>indica que interceda junto aos órgãos competentes, especialmente junto à Esquadrilha da Fumaça, a fim de viabilizar a apresentação do grupo durante as Festividades de Agosto de 2026, no município de Socorro.</t>
+  </si>
+  <si>
+    <t>5112</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5112/indicacao_93.26_-_patricia_-_substituicao_placa_indicativa_localizada_no_corredor_turistico_laercio_picarelli_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 373/2025 de sua autoria, que determine ao setor competente a adoção de medidas para que seja substituída a placa indicativa localizada no Corredor Turístico Laércio Picarelli.</t>
+  </si>
+  <si>
+    <t>5113</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5113/indicacao_94.26_-_patricia_-_reiteracao_-_cascalhar__nivelar_-_rua_sebastiao_ferragutti_-_bairro_lavras_do_meio_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica , reiterando as Indicações n.º 319/2025 e 723/2025 de sua autoria que, por meio do departamento competente, sejam adotadas as providências necessárias para a realização do nivelamento e cascalhamento da Rua Sebastião Ferragutti, via localizada no Bairro Lavras do Meio.</t>
+  </si>
+  <si>
+    <t>5114</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5114/indicacao_95.26_-_patricia_-_reiteracao_-_instalacao_placa_indicativa_-_rua_sebastiao_ferragutti_-_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 742/2025 de sua autoria, que determine ao setor competente da Administração a instalação de uma placa oficial contendo a denominação “Rua Sebastião Ferragutti”, localizada no Bairro Lavras do Meio.</t>
+  </si>
+  <si>
+    <t>5125</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5125/indicacao_96.26_-_adriano_-_reiteracao_-_reparo_na_cabeceira_e_pavimentacao_-_ponte_sebastiao_policarpo_ferraz_neto_-_b._lavras_de_baixo_km_45_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 404/2025 e n.º 744/2025 de sua autoria, que determine ao setor competente da Administração a adoção imediata das providências necessárias para a recuperação da cabeceira e a devida pavimentação da Ponte Municipal “Sebastião Policarpo Ferraz Neto”, localizada no Bairro Lavras de Baixo, nas proximidades do km 4,5.</t>
+  </si>
+  <si>
+    <t>5126</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5126/indicacao_97.26_-_adriano_-_reiteracao_-_implantacao_de_canaleta_para_drenagem_de_agua_pluvial_-_estrada_do_bairro_do_pinhal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 26/2025, n.º 426/2025 e n.º 747/2025 de minha autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a implantação de canaleta para a correta drenagem de água pluvial no trecho da Estrada do Bairro do Pinhal, com localização (imagem em anexo): início -22.641994716291332, -46.44964665847437 e fim -22.642760753176848, -46.44357496087691, aproximadamente 890 metros, entre Barroca Funda e a Escola do Pinhal (Escola Municipal Professora Luiza Rovesta Conti).</t>
+  </si>
+  <si>
+    <t>5127</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5127/indicacao_98.26_-_adriano_-_pavimentacao_asfaltica_das_ruas_-_rio_de_janeiro__amazonas_-_bairro_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que junto ao departamento competente sejam tomadas as providências necessárias para a realização da pavimentação asfáltica das ruas Rio de Janeiro e Amazonas, localizadas no Bairro Jardim Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5128</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_99.26_-_adriano_-_reiteracao_-_pintura_faixa_de_pedestres_-_r._praxedes_domingues_de_oliveira_x_r._cap._hermelindo_de_souza_araujo_-_jd._araujo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 743/2025 de sua autoria, que determine ao setor competente da Administração a realização da pintura da faixa de pedestres situada no cruzamento entre as Ruas Praxedes Domingues de Oliveira e Capitão Hermelindo de Souza Araújo, no Jardim Araújo.</t>
+  </si>
+  <si>
+    <t>5129</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5129/indicacao_100.26_-_adriano__marcelo_-_reiteracao_-_reforma_e_implantacao_de_cancha_sintetica_da_raia_de_bocha_no_centro_do_trabalhador_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 35/2025, n.º 435/2025 e n.º 750/2025 de nossa autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a realização de uma reforma da raia de bocha, localizada no Centro do Trabalhador, bem como a implantação de cancha sintética nesse espaço.</t>
+  </si>
+  <si>
+    <t>5130</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5130/indicacao_101.26_-_adriano_-_reiteracao_-_revitalizacao_melhoria_na_iluminacao_-_praca_coronel_olimpio_goncalves_dos_reis_praca_da_matriz_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 740/2025 de sua autoria, que determine ao setor competente da Administração a revitalização da Praça Coronel Olímpio Gonçalves dos Reis (Praça da Matriz), com especial atenção à melhoria de sua iluminação pública.</t>
+  </si>
+  <si>
+    <t>5131</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5131/indicacao_102.26_-_marcelo_-_reiteracao_-_pavimentacao_asfaltica__-_rua_antonio_morais_cardoso_-_centro_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 223/2025 e n.º 530/2025 de sua autoria que, por meio do departamento competente, seja realizado um estudo técnico para avaliar a viabilidade da pavimentação asfáltica da Rua Antonio Morais Cardoso, localizada no Centro da cidade.</t>
+  </si>
+  <si>
+    <t>5132</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5132/indicacao_103.26_-_marcelo_-_reiteracao_-_permissao_de_parar_estacionar_em_apenas_um_dos_lados_da_rua_antonio_de_morais_cardoso_ou_mao_unica_-_centro_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 178/2025 e n.º 448/2025, de minha autoria, que por meio do departamento competente, sejam realizados estudos técnicos para regulamentar a sinalização de ‘proibido parar e estacionar’ em um dos lados da Rua Antonio de Morais Cardoso, no trecho pavimentado com paralelepípedos, ou, alternativamente, avaliar a possibilidade da implementação de sentido único de circulação.</t>
+  </si>
+  <si>
+    <t>5135</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_104.26_-_patricia_-_reiteracao_-_substituicao_placa_com_a_denominacao_rua_flor_de_lotus_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 254/2025 de sua autoria que, por meio do departamento competente, sejam adotadas as providências necessárias para a substituição da placa de identificação da Rua Flor de Lótus, localizada no Bairro dos Pereiras.</t>
+  </si>
+  <si>
+    <t>5136</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5136/indicacao_105.26_-_patricia_-_reiteracao_-_percepcao_de_auxilio-alimentacao_ao_funcionario_municipal_em_gozo_de_auxilio_doenca_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 14/2025 e n.º 576/2025 de sua autoria que, em conjunto com o departamento competente, considerando a Lei Municipal n.º 3.036, de 16/05/2004, a qual dispõe sobre a concessão de auxílio-alimentação aos funcionários municipais, estude a possibilidade de enviar, para esta Casa de Leis, um Projeto de Lei visando garantir ao servidor a percepção deste benefício durante o período em que estiver usufruindo do auxílio-doença.</t>
+  </si>
+  <si>
+    <t>5137</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5137/indicacao_106.26_-_patricia_-_instalacao_placa_indicativa_-_est._bento_bueno_de_toledo_-_camanducaia_de_baixo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a instalação de uma placa oficial contendo a denominação “Estrada Municipal Bento Bueno de Toledo”, localizada no Bairro Camanducaia de Baixo.</t>
+  </si>
+  <si>
+    <t>5138</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5138/indicacao_107.26_-_marco_r_oliveira_preto_-_pavimentacao_asfaltica_ou_operacao_tapa_buracos_-_rua_rondonia_-_bairro_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que realize a operação tapa buracos na Rua Rondônia, no Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5139</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Marcelo Golo Cecilia, José Adriano de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5139/indicacao_108.26_-_adriano__marcelo_-_reiteracao_-_limpeza_reforma_e_implantacao_de_cancha_sintetica_da_raia_de_bocha_-_vila_palmira_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 752/2025 de suas autorias, que junto ao departamento competente sejam tomadas as providências necessárias para a realização de limpeza e uma reforma da raia de bocha, localizada na Vila Palmira, situada em frente ao Campo do Clube União, bem como a implantação de cancha sintética nesse espaço.</t>
+  </si>
+  <si>
+    <t>5140</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5140/indicacao_109.26_-_marcelo_-_reiteracao_-_permissao_de_estacionar_e_parar_apenas_um_dos_lados_r._coronel_fidelis_domingues_-_centro_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica , reiterando as Indicações n.º 177/2025 e n.º 449/2025 de minha autoria, que por meio do departamento competente, sejam realizados estudos técnicos para regulamentar a sinalização de ‘proibido parar e estacionar’ em um dos lados (direito ou esquerdo) de trecho, com aproximadamente dois quarteirões, da Rua Coronel Fidelis Domingues.</t>
+  </si>
+  <si>
+    <t>5141</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5141/indicacao_110.26_-_tiago_-_instalacao_de_lombada_-_rua_manoel_francisco_do_nascimento_-_serra_do_moquem_-_chacara_shalom_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio da Secretaria competente, sejam instaladas duas lombadas na Rua Manoel Francisco do Nascimento, localizada no Bairro Serra do Moquém, próximas ao número 195. Sugiro que as lombadas sejam estrategicamente posicionadas próxima à Chácara Shalom (localização geográfica: -22.676788561173584, -46.53161889325987), após aproximadamente 50 e 150 metros do portão de entrada, no sentido que vai do Mercado Moquém na direção à referida chácara. Seguem imagens da localização.</t>
+  </si>
+  <si>
+    <t>5145</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5145/indicacao_111.26_-_marco_zanesco_-_encascalhar_nivelar_rocar_-_rua_mario_natal_de_souza_mario_portugues_-_bairro_do_porto.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração Pública a realização de serviços de encascalhamento, nivelamento da via, limpeza para melhor escoamento das águas pluviais e roçagem das margens na Rua Mario Natal de Souza, popularmente conhecida como “Mario Português”, localizada no Bairro do Porto.</t>
+  </si>
+  <si>
+    <t>5149</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5149/indicacao_112.26_-_marco_antonio_zanesco__-_indica__projeto_sobre_nomeacao_de_mulheres_nos_orgaos_da_administracao.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis um Projeto de Lei que “Estabelece percentual de vagas para nomeação de mulheres nos órgãos da administração direta, indireta e fundacional dos Poderes Executivo e Legislativo do Município de Socorro”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5150</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5150/indicacao_113.26_-_adriano_-_reiteracao_-_implantacao_calcadas_-_rua_gregorina_de_farias_alexandroni_ate_avenida_brasil_-_bairro_santa_cruz_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 354/2025 e n.º 696/2025 de sua autoria que, por meio do setor competente, seja realizada a implantação de calçadas no trecho compreendido entre a Rua Gregorina de Farias Alexandroni e a Avenida Brasil, no Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5151</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5151/indicacao_114.26_-_adriano_-_reiteracao_-_implantacao_grade_bueiro_reinstalacao_tampa_-_av._sao_paulo_-_bairro_jardim_santa_cruz_n.o_450_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 693/2025 de sua autoria, que determine ao setor competente da Administração a implantação de grade na boca de bueiro localizada na Avenida São Paulo, em frente ao n.º 450, no Bairro Jardim Santa Cruz, alargando sua dimensão para o mesmo tamanho da boca de bueiro existente ao lado. Indico, ainda, a substituição da tampa de concreto que se encontra danificada no local, a fim de garantir segurança e adequada drenagem pluvial.</t>
+  </si>
+  <si>
+    <t>5152</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5152/indicacao_115.26_-_adriano_-_reiteracao_-_iluminacao_publica_-_bairro_da_labrinha_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 714/2025 de sua autoria, que determine ao setor competente da Administração a realização instalação de iluminação pública onde há redes secundárias no Bairro da Labrinha.</t>
+  </si>
+  <si>
+    <t>5153</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5153/indicacao_116.26_-_adriano_-_vistoria_no_terreno_rua_maria_helena_carvalho_em_frente_ao_n.o_90_-_bairro_jardim_araujo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que realize vistoria no terreno localizado na Rua Maria Helena Carvalho, em frente ao n.º 90, no Bairro Jardim Araújo, onde se encontra instalada uma torre de telecomunicações, possivelmente pertencente à operadora Vivo, para que seja identificado e notificado o proprietário do imóvel, a fim de que proceda à limpeza do terreno, com a retirada do mato alto, bem como providencie a pavimentação/regularização da calçada.</t>
+  </si>
+  <si>
+    <t>5154</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5154/indicacao_117.26_-_adriano_-_operacao_tapa-buraco_na_rua_maria_helena_carvalho_-_bairro_jardim_araujo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração Municipal a realização de operação tapa-buraco na Rua Maria Helena Carvalho, nas proximidades do número 90, no Bairro Jardim Araújo, visando melhorar as condições de trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>5156</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5156/indicacao_118.26_-_patricia_-_criacao_do_programa_fila_zero_para_pacientes_oncologicos_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica para que interceda junto à Secretaria Municipal de Saúde visando a criação do Programa “Fila Zero” para pacientes oncológicos, com o objetivo de garantir maior rapidez na realização de exames e procedimentos necessários ao diagnóstico e início do tratamento de pacientes diagnosticados com Câncer.</t>
+  </si>
+  <si>
+    <t>5157</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5157/indicacao_119.26_-_patricia_-_reiteracao_-_sugere_pl_visando_a_criacao_e_estruturacao_do_departamento_de_bem-estar_animal__-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 460/2025 de minha autoria, para que seja elaborado e encaminhado a esta Casa Legislativa um Projeto de Lei visando à criação e estruturação do Departamento de Bem-Estar Animal no Município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5159</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5159/indicacao_120.26_-_lauro_aparecido_de_toledo_-_construcao_calcada_na_rua_diogenes_luis_baldo_bairro_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação de número 780/2025 de sua autoria, que determine ao departamento competente que construa uma calçada na Rua Diógenes Luis Baldo, lado direito, sentido centro-bairro, no Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5160</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5160/indicacao_121.26_-_lauro_aparecido_de_toledo_-__cobertura_da_quadra_paulo_cesar_teixeira_localizada_na_centro_esportivo_joao_orlandi.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja realizado a cobertura da Quadra Poliesportiva Professor Paulo César Teixeira", localizada no Centro de Exposições João Orlandi Pagliusi.</t>
+  </si>
+  <si>
+    <t>5165</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5165/indicacao_122.26_-_adriano_-_implantacao_tubos_e_caixa_de_captacao_aguas_fluviais_-_r._visconde_do_rio_branco_11_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração Municipal a realização de estudo técnico e a posterior implantação de tubulação e caixa de captação para drenagem de águas pluviais antes da entrada da garagem do Edifício Dona Castora, localizado na Rua Visconde do Rio Branco, n.º 11, no Centro.</t>
+  </si>
+  <si>
+    <t>5166</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5166/indicacao_123.26_-_adriano_-_manutencao_da_ponte_-_estrada_municipal_do_serrote_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a realização de manutenção e das intervenções necessárias na ponte localizada na Estrada Municipal do Serrote, conhecida como “Bica de Água”, nas proximidades da propriedade do Sr. Pedro Rozante.</t>
+  </si>
+  <si>
+    <t>5167</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5167/indicacao_124.26_-_marco_antonio_zanesco_-_limpeza_corrego_ribeirao_-bairro_barrocao.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a limpeza do ribeirão (córrego) do Bairro Barrocão.</t>
+  </si>
+  <si>
+    <t>5168</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5168/indicacao_125.26_-_adriano_-_rocar_vegetacao_calcada_-_r._gregorina_de_faria_alexandroni_ate_av._brasil_-_jardim_santa_cruz_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a realização de roçagem e limpeza da vegetação às margens da Rua Gregorina de Faria Alexandroni até a Avenida Brasil, no Bairro Jardim Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5178</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_126.26_-_marcelo_-_implantacao_de_faixa_de_pedestres_-_rua_doutor_luiz_pizza_n.o_75_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a implantação de faixa de pedestres na Rua Doutor Luiz Pizza, nas proximidades do número 75, especificamente no trecho compreendido entre o Restaurante Sabor Caseiro e o supermercado Dia.</t>
+  </si>
+  <si>
+    <t>5182</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_127.26_-_marcelo_-_manutencao_substituicao_-_tampas_boca_de_lobo_-_av._prefito_mario_de_faria_869_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a substituição imediata, bem como a devida manutenção, das tampas das bocas de lobo localizadas na Avenida Prefeito José Mário de Faria, em frente ao número 869, nas proximidades da entrada do Residencial Palma Real.</t>
+  </si>
+  <si>
+    <t>5183</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_128.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_estradas_municipais_dos_bairros_limoeiro_e_varginha.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizado o nivelamento, encascalhamento e roçagem da vegetação às margens das Estradas Municipais que dão acesso aos bairros Limoeiro e Varginha.</t>
+  </si>
+  <si>
+    <t>5187</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_129.26_-_tiago_minozzi_-_manutencao_substituicao_-_grama_sintetica_-_quadra_poliesportiva_-_jd._santa_cruz_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de serviços de manutenção, bem como a substituição da grama sintética da quadra poliesportiva localizada no bairro Jardim Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5188</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_130.26_-_tiago_minozzi_de_faria_-_analise_da_saude_risco_de_queda_das_arvores_na_rua_jatoba_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de análise técnica quanto ao estado fitossanitário das árvores localizadas no início da Rua Jatobá, no Bairro Rubins. A presente solicitação justifica-se pelo aparente risco iminente de queda das referidas árvores, tendo em vista a exposição de suas raízes, conforme apontado por munícipe no Ofício n.º 04/2026 da Ouvidoria da Câmara Municipal da Estância de Socorro.</t>
+  </si>
+  <si>
+    <t>5189</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_131.26_-_rafael_henrique_oliveira_-_iluminacao_publica_-rua_sao_francisco_bairro_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que realize a instalação de Iluminação pública, preferencialmente por lâmpadas de LED, na Rua São Francisco, no Bairro Oratório.</t>
+  </si>
+  <si>
+    <t>5190</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_132.26_-_marcos_roberto_de_oliveira_preto__-_fornecer_oxigenio_portatil.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine, em conjunto com a Secretaria Municipal de Saúde e demais órgãos competentes, a adoção das providências necessárias visando ao fornecimento de oxigênio portátil aos pacientes que dele necessitem, garantindo-lhes melhores condições de mobilidade, segurança e qualidade de vida.</t>
+  </si>
+  <si>
+    <t>5191</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_133.26_-_lauro_aparecido_de_toledo_-_manutencao_ou_de_playground_na_creche_mun._prof._jose_carlos_dias_de_oliveira_jd._carvalho.pdf</t>
+  </si>
+  <si>
+    <t>indica junto ao departamento competente, a realização de manutenção preventiva e corretiva, bem como a eventual substituição dos equipamentos do playground da Creche Municipal Prof. José Carlos Dias de Oliveira, localizada no Jardim Carvalho.</t>
+  </si>
+  <si>
+    <t>5192</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_134.26_-_lauro_-_instalacao_ponto_de_onibus_-_rodovia_capitao_barduino_bairro_visconde_de_soutello.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de reforma ou manutenção do ponto de ônibus localizado às margens da Rodovia Capitão Barduíno, próximo ao acesso ao Bairro Visconde de Soutello, com a instalação de cobertura e assentos, a fim de proporcionar melhores condições de conforto e segurança aos usuários do transporte público. (Coordenadas geográficas: -22.687289935604962, -46.568594053373154).</t>
+  </si>
+  <si>
+    <t>5195</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_135.26_-_marco_antonio_zanesco__-_indica__projeto_comunicacao_a_policiais_por_postos_de_combustiveis_sobre_condutores_embriagados.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis um Projeto de Lei que “Autoriza a comunicação para autoridades policiais, por parte dos postos de combustíveis, sobre condutores de veículos automotores com sinais de embriaguez”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5197</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_136.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_estrada_municipal_olivia_luiza_moreira_moraes_figueiredo_localizada_no_b._barao_ibitinga.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizado o nivelamento, encascalhamento e roçagem da vegetação às margens da Estrada Municipal Olívia Luiza Moreira Moraes Figueiredo, localizada no B. Barão Ibitinga.</t>
+  </si>
+  <si>
+    <t>5198</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_137.26_-_marcelo_-_operacao_tapa_buraco_recapeamento_asfaltico_-_est._mun._celestino_de_pompeia_calafiori_-_b._salto_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de operação tapa-buracos ou recapeamento asfáltico na Estrada Municipal Celestino de Pompéia Calafiori (subida para o caminho turístico do Mirante do Cristo), localizado no Bairro Salto.</t>
+  </si>
+  <si>
+    <t>5200</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5200/indicacao_138.26_-_adriano_-_nivelar_cascalhar_rocar_-_bairros_camanducaia_de_baixo_visconde_pedra_branca_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a adoção das providências necessárias para a execução dos serviços de cascalhamento, nivelamento das vias e roçada das margens das estradas localizadas nos bairros Camanducaia de Baixo, do Visconde e Pedra Branca.</t>
+  </si>
+  <si>
+    <t>5201</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5201/indicacao_139.26_-_adriano_-_nivelar_cascalhar_rocar_-_jose_saragiotto_joao_saragiotto_demais_vias_-_bairro_ribeirao_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a adoção das providências necessárias para a execução dos serviços de cascalhamento, nivelamento das vias e roçada das margens na Rua José Saragiotto, na Travessa João Saragiotto, bem como nas demais vias localizadas no Bairro Ribeirão do Meio.</t>
+  </si>
+  <si>
+    <t>5202</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5202/indicacao_140.26_-_adriano_-_ampliar_coleta_de_lixo_-_jose_saragiotto_joao_saragiotto_demais_vias_-_bairro_ribeirao_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a adoção das providências necessárias para a ampliação da frequência da coleta de lixo na Rua José Saragiotto, na Travessa João Saragiotto, bem como nas demais vias do Bairro Ribeirão do Meio.</t>
+  </si>
+  <si>
+    <t>5203</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>José Adriano de Souza, Marcelo Golo Cecilia, Lauro Aparecido de Toledo, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto, Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5203/indicacao_141.26_-_adrianodemais_vereadores_-_reiteracao_-_indica_pl_-_repasse_abono_acs_ace_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 719/2025 de nossa autoria, que encaminhe a esta Casa de Leis um Projeto de Lei que “Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) o Incentivo Financeiro Adicional (abono) e dá outras providências”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5204</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5204/indicacao_142.26_-_adriano_-_reiteracao_-_rebaixamento_tubulacao_de_captacao_e_conducao_de_agua_pluvial_-_ponto_de_onibus_-_bairro_barao_de_ibitinga_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 718/2025 de minha autoria, que determine ao setor competente da Administração a realização de estudos técnicos para o rebaixamento da tubulação de captação e condução de águas pluviais localizada no ponto de ônibus do Bairro Barão de Ibitinga, conforme coordenadas geográficas: -22.664755582694035, -46.56215426269444.</t>
+  </si>
+  <si>
+    <t>5205</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5205/indicacao_143.26_-_adriano_-_implantacao_placa_de_identificacao_de_logradouro_-_travessa_alcides_tovazi_-_bairro_saltinho_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica , reiterando a Indicação n.º 732/2025 de minha autoria, que junto ao departamento competente, seja realizada a implantação de uma placa de identificação de logradouro público na Travessa Alcides Tovazi, localizada no Bairro Saltinho.</t>
+  </si>
+  <si>
+    <t>5207</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5207/indicacao_144.26_-_tiago_minozzi_de_faria_-_cascalhar__nivelar_-_rua_joao_ferreira_de_andrade_-_bairro_lavras_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio do departamento competente, sejam adotadas as providências necessárias para a realização de reparos, manutenção com nivelamento e cascalhamento da Rua João Ferreira de Andrade, via localizada no Bairro Lavras do Meio, com início na margem direita da Rodovia José Vicente Lomônico, km 1,5, sentido centro-bairro, com aproximadamente 95 metros de extensão.</t>
+  </si>
+  <si>
+    <t>5208</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_145.26_-_tiago_minozzi_de_faria_-_retirar_mudar_poste_rua_joao_ferreira_de_andrade_-_bairro_lavras_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio do departamento competente, sejam adotadas as providências necessárias para retirada e mudança de um poste localizado da Rua João Ferreira de Andrade, via localizada no Bairro Lavras do Meio, com início na margem direita da Rodovia José Vicente Lomônico, km 1,5, sentido centro-bairro.</t>
+  </si>
+  <si>
+    <t>5210</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5210/indicacao_146.26_-_adriano__lauro_-_encaminhar_pl_-_dispoe_sobre_a_regulamentacao_da_circulacao_de_bicicletas_eletricas_e_motorizadas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine o encaminhamento a esta Câmara Municipal de Projeto de Lei que disponha sobre a regulamentação da circulação de bicicletas elétricas, bicicletas motorizadas e equipamentos de mobilidade individual no Município de Socorro/SP, conforme minuta sugestiva em anexo.</t>
+  </si>
+  <si>
+    <t>5211</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5211/indicacao_147.26_-_patricia_-_pavimentacao_asfaltica_-_rua_joao_ferreira_de_andrade_-_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à execução de pavimentação asfáltica da Rua João Ferreira de Andrade, localizada no Bairro Lavras do Meio, com início na margem direita da Rodovia José Vicente Lomônico, na altura do km 1,5, no sentido centro-bairro, em trecho aproximado de 95 (noventa e cinco) metros.</t>
+  </si>
+  <si>
+    <t>5212</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5212/indicacao_148.26_-_lauro_aparecido_de_toledo_-_operacao_tapa_buraco_-_r._terezinha_pereira_maluf_bairro_dos_nogueiras.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizada a operação tapa-buracos na Rua Terezinha Pereira Maluf, Bairro dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5219</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5219/indicacao_149.26_-_marco_antonio_zanesco_-concurso_publico_para_assessoria_pedagogica_supervisao._psicopedagoga_escolar_com_formacao_em_pos_clinica_e_institucional.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a adoção das providências necessárias para a elaboração e posterior realização de concurso público destinado ao provimento de cargos efetivos nas áreas de Assessoria Pedagógica, Supervisão Escolar e Psicopedagogia Escolar, esta última com formação em nível de pós-graduação nas áreas clínica e institucional.</t>
+  </si>
+  <si>
+    <t>5221</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5221/indicacao_150.26_-_marcelo_-_operacao_tapa_buraco_recapeamento_asfaltico_-_rua_sebastiao_teixeira_de_paiva_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de operação tapa-buracos ou, se necessário, recapeamento asfáltico na Rua Sebastião Teixeira de Paiva, localizada na região central do município, nas proximidades da OI Oficina de Idiomas.</t>
+  </si>
+  <si>
+    <t>5222</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5222/indicacao_151.26_-_marcelo_-_rocar_cascalhar_nivelar_-_avenida_boa_esperanca_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a execução de serviços de cascalhamento, nivelamento da via e roçagem das margens na Avenida Boa Esperança, localizada no Bairro dos Cubas.</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5223/indicacao_152.26_-_marco_antonio_zanesco_-licenca_nojo_9_dias_para_todos_os_funcionarios_publicos.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a adoção das providências necessárias visando à extensão do benefício de licença-nojo pelo período de 9 (nove) dias, atualmente previsto no Plano de Carreira do Magistério Público Municipal, a todos os demais servidores públicos municipais, assegurando tratamento isonômico entre as categorias.</t>
+  </si>
+  <si>
+    <t>5224</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5224/indicacao_153.26_-_lauro_ap_toledo_-_instalacao_de_nova_placa_com_denominacao_da_rua_geralda_souza_pinto.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a instalação de nova placa padronizada indicativa com o nome da Rua Geralda Souza Pinto.</t>
+  </si>
+  <si>
+    <t>5225</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5225/indicacao_154.26_-_lauro_aparecido_de_toledo_-_instalacao_de_lombofaixa_no_cruzamento_entre_rua_mazzolini_x_praca_do_amanha_-_centro.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações N.º 38/2025 e N.º 644/2025 ambas de minha autoria, que determine ao departamento competente a instalação de uma lombofaixa no início da Rua Mazzolini, próxima ao cruzamento com a Rua João Leonardelli, em frente à Praça do Amanhã, no Centro (imagem anexa).</t>
+  </si>
+  <si>
+    <t>5229</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5229/indicacao_155.26_-_lauro_aparecido_de_toledo_-_reparos_manutencao_da_rua_no_bairro_lavras_de_cima_divisa_com_mg.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de reparos, manutenção da rua localizada ao final da Rodovia José Vicente Lomônico, lado direito, sentido centro-bairro, no Bairro Lavras de Cima, próximo à divisa com o Estado de Minas Gerais. (Localização:  -22.526222250038884, -46.451934337406946).</t>
+  </si>
+  <si>
+    <t>5230</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5230/indicacao_156.26_-_lauro_aparecido_de_toledo_-_instalacao_de_academia_bairro_lavras_de_baixo_proximo_ao_eco_ponto_rodovia_farmaceutico_osvado_paiva.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de estudos técnicos visando à instalação de uma academia ao ar livre no Bairro Lavras de Baixo, ao lado do Eco Ponto, localizado na Rodovia Farmacêutico Osvaldo Paiva.</t>
+  </si>
+  <si>
+    <t>5239</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5239/indicacao_157.26_-_thiago_-_envio_de_pl_-_funcao_gratificada_30_escriturario_bolsa_familia_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine a elaboração e o posterior encaminhamento a esta Câmara Municipal de Projeto de Lei que disponha sobre a criação de Função Gratificada ao servidor público ocupante do cargo de Escriturário designado para atuar na gestão do Programa Bolsa Família no Município de Socorro/SP, conforme minuta sugestiva em anexo.</t>
+  </si>
+  <si>
+    <t>5241</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5241/indicacao_158.26_-_lauro_aparecido_de_toledo_-_recapeamento_ou_operacao_tapa_buraco_-_cruzamento_ruas_prof.a_abigail_silva_salvador.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizado o recapeamento asfáltico ou operação tapa-buracos na Rua Professora Abigail Silva Salvador.</t>
+  </si>
+  <si>
+    <t>5242</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5242/indicacao_159.26_-_marcos_roberto_de_oliveira_preto__-_cadastramento_de_todas_as_pessoas_em_situacao_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de cadastramento de todas as pessoas em situação de rua no município.</t>
+  </si>
+  <si>
+    <t>5244</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5244/indicacao_160.26_-_patricia_-_manutencao_ponte_-_av._vicente_lomonico_759_-_bairro_pompeia_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à manutenção e conclusão das obras na ponte localizada na Avenida Vicente Lomônico, nas proximidades do número 759, no Bairro da Pompéia.</t>
+  </si>
+  <si>
+    <t>5245</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5245/indicacao_161.26_-_patricia_-_manutencao_calcada_-_rua_campos_sales_348_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à manutenção da calçada localizada na Rua Campos Sales, nas proximidades do número 348, no Centro, onde se encontram a fonte e o relógio digital.</t>
+  </si>
+  <si>
+    <t>5247</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5247/indicacao_162.26_-_patricia_-_poda_de_arvore_-_bairro_dos_camilos_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à poda de uma árvore de grande porte localizada no Bairro dos Camilos, nas proximidades das coordenadas geográficas -22.663024292018314, -46.51225859189154. Ressalta-se que a referida árvore encontra-se no interior de propriedade particular; contudo, caso a responsabilidade pela poda seja do proprietário, que a Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável realize a devida orientação quanto às medidas necessárias, a fim de garantir a segurança e a adequada manutenção.</t>
+  </si>
+  <si>
+    <t>5248</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5248/indicacao_163.26_-_lauro_aparecido_de_toledo_-_pintura_de_faixas_de_pedestres_e_lombadas_no_cruzamento_da_r._francisco_assis_ferreira_e_r._gerassimo_assoni_no_jd_gollo.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização da pintura de faixas de pedestres e lombadas no cruzamento das Ruas Francisco Assis Ferreira e Gerassimo Assoni, localizadas no Jardim Gollo. Ressalta-se que tais sinalizações já existiam no referido local, sendo suprimidas em razão do recapeamento asfáltico recentemente realizado, tornando necessária sua reimplantação para garantir a segurança de pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>5249</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5249/indicacao_164.26_-_thiago_-_envio_de_pl_-_funcao_gratificada_30_gcm_adestramento_canil_municipal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine a elaboração e o posterior encaminhamento a esta Câmara Municipal de Projeto de Lei que disponha sobre a criação de Função Gratificada aos servidores ocupantes do cargo de Guarda Civil Municipal que possuírem qualificação para treinamento e adestramento de cães do Canil Municipal de Socorro/SP, conforme minuta sugestiva em anexo.</t>
+  </si>
+  <si>
+    <t>5253</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5253/indicacao_165.26_-_tiago_-_aumento_do_n.o_de_vagas_de_estacionamento_bicicletas_eletricas_e_motorizadas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à ampliação do número de vagas destinadas ao estacionamento de motocicletas, especialmente na Rua Coronel Germano, nas proximidades do número 125, e na Rua Treze de Maio, nas proximidades do número 164.</t>
+  </si>
+  <si>
+    <t>5254</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5254/indicacao_166.26_-_tiago_-_rocar_manutencao_ponte_-_bairro_jaboticabal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>INDICA que determine ao departamento competente a adoção de providências urgentes visando à realização de roçagem da vegetação nas margens da ponte localizada no Bairro Jaboticabal, nas proximidades da divisa com o município de Águas de Lindóia, bem como a execução de serviços de manutenção estrutural da referida ponte.</t>
+  </si>
+  <si>
+    <t>5255</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5255/indicacao_167.26_-_tiago_-_implantacao_de_sinalizacao_viaria_horizontal_-_estrada_mun._joaquim_de_souza_siqueira_-_bairro_do_oratorio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à realização da implantação de sinalização viária horizontal da Estrada Municipal Joaquim de Souza Siqueira, localizada no Bairro do Oratório.</t>
+  </si>
+  <si>
+    <t>5257</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5257/indicacao_168.26_-_patricia_toledo_-_divulgacao_de_lista_com_as_consultas_e_exames_agendados_nos_postos_de_saude_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 370/2025 de sua autoria, que determine ao setor competente a adoção de medidas para que seja criada e mantida, no site oficial da Prefeitura da Estância de Socorro/SP, uma lista pública e atualizada das consultas e exames agendados pelos Postos de Saúde municipais, de forma transparente, organizada e de fácil acesso aos munícipes.</t>
+  </si>
+  <si>
+    <t>5258</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_169.26_-_patricia_-_reiteracao_-_instituir_o_conselho_municipal_dos_direitos_da_mulher_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 575/2025 de minha autoria, que determine estudos aos órgãos municipais competentes, objetivando a criação do Conselho Municipal dos Direitos da Mulher.</t>
+  </si>
+  <si>
+    <t>5259</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_170.26_-_patricia_-_reiteracao_-_aplicacao_da_lei_mun._4330.2021_-_libras_-_evento_publico_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 324/2025 de minha autoria, por meio do setor competente, que sejam adotadas as medidas cabíveis para assegurar o efetivo cumprimento da Lei Municipal n.º 4.330, de 10 de junho de 2021, que dispõe sobre a obrigatoriedade da presença de intérprete da Língua Brasileira de Sinais (LIBRAS) em todos os eventos públicos oficiais promovidos pelo município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5261</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5261/indicacao_171.26_-_tiago_-_conclusao_da_manutencao_da_passarela_localizada_na_rua_jose_maria_de_azevedo_e_souza_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à conclusão dos serviços de manutenção da passarela localizada na Rua José Maria de Azevedo e Souza, com a consequente liberação segura para o tráfego de pedestres.</t>
+  </si>
+  <si>
+    <t>5267</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_172.26_-_adriano_-_rocar_-_praca_-_rua_pedro_bonetti_-_bairro_abadia_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à realização de serviços de roçagem e limpeza da praça localizada na Rua Pedro Bonetti, no Bairro da Abadia, próximo à Estação Elevatória de Esgoto – 3 (EEE-3).</t>
+  </si>
+  <si>
+    <t>5268</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5268/indicacao_173.26_-_adriano_-_melhoria_captacao_agua_pluvial_-_rua_praxedes_domingues_de_oliveira_577_-_jardim_araujo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências visando à melhoria do sistema de captação e escoamento de águas pluviais na Rua Praxedes Domingues de Oliveira, nas proximidades do n.º 577, no Bairro Jardim Araújo.</t>
+  </si>
+  <si>
+    <t>5276</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5276/indicacao_174.26_-_marcos_roberto_de_oliveira_preto__-_decreto_sobre_a_circulacao_de_ciclomotores_bicicletas_eletricas.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização dos estudos necessários visando à regulamentação, por meio de Decreto, da circulação de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos no Município de Socorro, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5277</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5277/indicacao_175.26_-_marcos_roberto_de_oliveira_preto__-_instalacao_de_iluminacao_publica_na_estrada_mun.do_bairro_marianos_-_scr-413.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que realize a instalação de Iluminação pública, preferencialmente por lâmpadas de LED, no início da Estrada Municipal do bairro Marianos - SCR-413, com coordenadas geográficas: -22.632274776746453, -46.527221074968146.</t>
+  </si>
+  <si>
+    <t>5278</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5278/indicacao_176.26_-_marcos_roberto_de_oliveira_preto__-_instalacao_de_iluminacao_publica_na_rua_santa_agueda_no_bairro_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que realize a instalação de Iluminação pública, preferencialmente por lâmpadas de LED, na Rua Santa Águeda, no bairro Oratório, com coordenadas geográficas: -22.566845662126156, -46.56424672898127.</t>
+  </si>
+  <si>
+    <t>5281</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5281/indicacao_177.26_-_marco_zanesco_-_plano_de_carreira_para_servidores_da_area_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações de n.º 669/2025 e n.º 21/2026, que seja encaminhado a este Legislativo Projeto de Lei que estabeleça um Plano de Cargos, Carreiras e Vencimentos (PCCV) voltado aos servidores públicos municipais da área da saúde, conforme proposta anexa.</t>
+  </si>
+  <si>
+    <t>5282</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5282/indicacao_178.26_-_marco_antonio_zanesco_-_aumento_do_premio_de_assiduidade_dos_servidores_publicos_municipais_passando_de_r_12000_para_r_15000.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que realize estudos visando o encaminhamento à Câmara Municipal de Projeto de Lei estabelecendo o aumento do prêmio de assiduidade dos servidores públicos municipais, passando de R$ 120,00 (Cento e Vinte Reais) para R$ 150,00 (Cento e Cinquenta Reais).</t>
+  </si>
+  <si>
+    <t>5286</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5286/indicacao_178.26_-_marco_antonio_zanesco_-_aumento_do_premio_de_assiduidade_dos_servidores_publicos_municipais_passando_de_r_12000_para_r_15000.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de melhorias no telhado, bem como na iluminação da área externa do Centro Cultural e Turístico “Edmur Franco de Godoy”, localizado na Avenida XV de Novembro, n.º 210.</t>
+  </si>
+  <si>
+    <t>5287</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5287/indicacao_180.26_-_rafael_henrique_oliveira_-_providencias_a_respeito_do_esgoto_a_ceu_aberto_no_bairro_salone.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de obras para a instalação da rede de abastecimento de água e de esgotamento sanitário nas vias localizadas no Bairro Salone, bem como a adoção de providências urgentes para sanar a situação de esgoto a céu aberto existente nas ruas do referido bairro.</t>
+  </si>
+  <si>
+    <t>5289</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5289/indicacao_181.26_-_adriano_-_nivelar_cascalhar_-_travessa_das_orquideas_-_bairro_do_salto_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências visando os serviços de cascalhamento e nivelamento da Travessa das Orquídeas, localizada no Bairro do Salto.</t>
+  </si>
+  <si>
+    <t>5290</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5290/indicacao_182.26_-_adriano_-_nivelar_cascalhar_e_rocar_-_rua_antonio_aparecido_ferreira_-_bairro_da_lagoa_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização dos serviços de cascalhamento e nivelamento da Rua Antonio Aparecido Ferreira, localizada no Bairro da Lagoa, bem como a execução de roçagem da vegetação existente em suas margens.</t>
+  </si>
+  <si>
+    <t>5291</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5291/indicacao_183.26_-_adriano_-_pavimentacao_asfaltica_-_morro_da_fazenda_do_coli_-_estrada_bairro_gramal_grande_sentido_pinhal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de pavimentação asfáltica no trecho localizado no morro da Fazenda do Coli, na Estrada do Bairro Gramal Grande, no sentido do Bairro do Pinhal.</t>
+  </si>
+  <si>
+    <t>5292</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5292/indicacao_184.26_-_adriano_-_pavimentacao_asfaltica_-_estrada_municipal_-_bairro_do_pinhal_ao_bairro_currupira_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de pavimentação asfáltica da Estrada Municipal que interliga o Bairro do Pinhal ao Bairro Currupira.</t>
+  </si>
+  <si>
+    <t>5293</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5293/indicacao_185.26_-_adriano_-_reiteracao_-_preenchimento_da_canaleta_cruzamento_das_ruas_cap._joaquim_de_souza_pinto_x_rua_barao_de_ibitinga_-_centro_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 625/2025 de sua autoria que, por meio do setor competente, sejam adotadas as providências necessárias para o adequado preenchimento da canaleta localizada no cruzamento da Rua Capitão Joaquim de Souza Pinto com a Rua Barão de Ibitinga.</t>
+  </si>
+  <si>
+    <t>5294</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5294/indicacao_186.26_-_adriano_-_reiteracao_-_substituicao_-_grande_bueiro_-_rua_cap._joaquim_de_souza_pinto_374_-_centro_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 626/2025 de minha autoria que, por meio do setor competente, sejam adotadas as providências necessárias para a substituição da grade do bueiro localizado na Rua Capitão Joaquim de Souza Pinto, número 374, no Centro.</t>
+  </si>
+  <si>
+    <t>5295</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5295/indicacao_187.26_-_marco_zanesco_-_encascalhar_nivelar_rocar_ou_pavimentacao_asfaltica_-travessa_victorio_borin_-_bairro_das_almas.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração Pública a realização de serviços de nivelamento, encascalhamento e roçagem das margens da Travessa Victório Borin, localizada no Bairro das Almas. Indico, ainda, a possibilidade de execução de pavimentação asfáltica no referido logradouro, cujas coordenadas geográficas de início são: -22.59711947994854, -46.512718157830406.</t>
+  </si>
+  <si>
+    <t>5297</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5297/indicacao_188.26_-_marco_antonio_zanesco__-_indica__projeto__acolhimento_de_alunos_na_area_interna_das_instituicoes_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis um Projeto de Lei que “Prevê acolhimento de alunos na área interna das instituições de ensino enquanto aguardam o início das aulas.”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5298</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5298/indicacao_189.26_-_marco_antonio_zanesco__-_projeto_igualdade_salarial_entre_homens_e_mulheres_das_empresas_q_contratarem_c_o_poder_publico.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis um Projeto de Lei que “Exige garantia de igualdade salarial entre homens e mulheres, e ações afirmativas correlatas, das empresas que contratarem com o Poder Público Municipal.”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5304</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5304/indicacao_190.26_-_marcelo_-_substituicao_lampadas_queimadas_parquinho_-_parque_da_cidade_joao_orlandi_pagliusi_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a substituição das lâmpadas queimadas no parquinho infantil localizado no Parque da Cidade “João Orlandi Pagliusi”.</t>
+  </si>
+  <si>
+    <t>5305</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5305/indicacao_191.26_-_marcelo_-_reiteracao_-_delimitar_transito_veiculos_parte_superior_do_parque_da_cidade__sugestao_de_2_locais_para_estacionamento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 10/2025 e n.º 493/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para delimitar o trânsito de veículos na parte superior do Parque da Cidade “João Orlandi Pagliusi”, área que compreende a pista de corrida, a sede da Guarda Civil Municipal (GCM), o Canil da GCM, o Departamento de Esportes e o Centro de Convenções. Ademais, sugiro a criação de dois locais destinados ao estacionamento de veículos. Imagens em anexo.</t>
+  </si>
+  <si>
+    <t>5306</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5306/indicacao_192.26_-_marcelo_-_reiteracao_-_instalacao_de_rotatoria_-_villa_society_eventos_viverde_escola_de_educacao_basica_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 11/2025 e n.º 492/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a instalação de uma rotatória no Corredor Turístico Rio do Peixe, km 01, entre a Viverde Escola de Educação Básica e a Villa Society Eventos, no Bairro das Almas (imagem anexa).</t>
+  </si>
+  <si>
+    <t>5307</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5307/indicacao_193.26_-_marcelo_-_reiteracao_-_aumentar_a_frequencia_da_coleta_de_lixo_-_residencial_palma_real_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações de n.º 70/2025 e n.º 489/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a ampliação da frequência da coleta de lixo no Residencial Palma Real.</t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5308/indicacao_194.26_-_marcelo__adriano_-_reiteracao_-_nivelar_e_cascalhar_rua_santa_clara_trav._sao_joao_paulo_ii_e_demais_ruas_de_terra_do_bairro_oratorio__-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indicam, reiterando a Indicação n.º 89/2025 de suas autorias, que junto ao departamento competente sejam tomadas as providências necessárias para a realização do cascalhamento e do nivelamento da Rua Santa Clara e da Travessa São João Paulo II, localizadas no Bairro Oratório, assim como das demais ruas de terra deste bairro.</t>
+  </si>
+  <si>
+    <t>5309</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Marcelo Golo Cecilia, José Adriano de Souza, Lauro Aparecido de Toledo, Marco Antonio Zanesco, Marcos Roberto de Oliveira Preto, Patrícia Toledo da Silva Pinto, Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5309/indicacao_195.26_-_marcelo__6_vereadores_-_expansao_da_iluminacao_publica_-_bairro_dos_rubins_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indicam, reiterando a Indicação n.º 97/2025 de suas autorias, que solicite ao departamento competente a expansão da iluminação pública no Bairro dos Rubins, com instalação de novos pontos de iluminação em todo o bairro.</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5310/indicacao_196.26_-_marcelo_-_reiteracao_-_instituir_area_de_zona_amarela_nas_esquinas_da_travessa_rufino_g._de_andrade_com_a_rua_luiz_pizza_-_centro_-__ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 171/2025 e n.º 452/2025, de sua autoria, que por meio do departamento competente, sejam adotadas as medidas necessárias para a demarcação de "zona amarela – proibido estacionar e parar" nas esquinas da Travessa Rufino G. de Andrade com a Rua Luiz Pizza, situadas no Centro do município.</t>
+  </si>
+  <si>
+    <t>5311</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5311/indicacao_197.26_-_marcelo_-_reiteracao_-_permissao_para_conversao_a_direita_na_rua_marechal_floriano_peixoto_acesso_a_r._jose_maria_de_azevedo_e_souza_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 174/2025 e n.º 450/2025, de sua autoria, que por meio do departamento competente, sejam realizados estudos técnicos para viabilizar a permissão de conversão à direita na Rua Marechal Floriano Peixoto para acesso à Rua José Maria de Azevedo e Souza e, posteriormente, conversão à esquerda para a Rua Padre Antônio Sampaio, conforme trecho demarcado na imagem em anexo.</t>
+  </si>
+  <si>
+    <t>5312</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5312/indicacao_198.26_-_marcelo_-_reiteracao_-_revitalizacao_da_quadra_poliesportiva_-_bairro_dos_moraes_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica , reiterando as Indicações n.º 179/2025 e n.º 447/2025, de minha autoria, que determine ao departamento competente a realização da revitalização da quadra poliesportiva localizada no Bairro dos Moraes.</t>
+  </si>
+  <si>
+    <t>5315</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5315/indicacao_199.26_-_tiago_de_faria_-_reinstalacao_de_lombadas_principais_vias_no_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a reinstalação de lombadas nas principais vias do Bairro dos Rubins, uma vez que após recapeamento asfáltico as antigas lombadas foram retiradas.</t>
+  </si>
+  <si>
+    <t>5316</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5316/indicacao_200.26_-_tiago_de_faria_-_construcao_de_calcadas_estrada_mun_das_castanheira_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>indica que solicite ao departamento competente a construção de calçadas na Estrada Municipal das Castanheiras, no bairro Rubins.</t>
+  </si>
+  <si>
+    <t>5317</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5317/indicacao_201.26_-_tiago_minozzi_de_faria_-_nivelar_encascalhar_rocar_-_rua_manoel_jacintho_domingues.pdf</t>
+  </si>
+  <si>
+    <t>indica , por meio do departamento competente, sejam adotadas as providências necessárias para a realização de reparos, manutenção com nivelamento, encascalhamento e roçagem das margens da Rua Manoel Jacintho Domingues, via localizada à altura do km 130+150m, da Rodovia SP-008 Pedro Astenori Marigliani - Cap. Bardoíno, sentido Bragança-Socorro.</t>
+  </si>
+  <si>
+    <t>5320</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5320/indicacao_202.26_-_tiago_minozzi_de_faria_-_nivelar_encascalhar_rocar_-_trecho_de_terra_da_rua_alagoas_jardim_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica, que determine ao departamento competente a adoção das providências necessárias para a realização de reparos e serviços de manutenção no trecho de terra da Rua Alagoas, localizada no Jardim Santa Cruz, compreendendo o nivelamento da via, encascalhamento e roçagem das margens, a fim de garantir melhores condições de tráfego e segurança aos moradores e usuários da referida via.</t>
+  </si>
+  <si>
+    <t>5323</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5323/indicacao_203.26_-_marcos_roberto_de_oliveira_preto__-_regulamente_a_lei_4590.2023.pdf</t>
+  </si>
+  <si>
+    <t>indica que realize estudos visando à regulamentação da Lei n.º 4590/2023, que “Dispõe sobre critérios quanto ao nível de ruído emitido por motocicletas a serem observados pelos contratantes ou empregadores dos serviços prestados por motoboy e motogirl no município de socorro”.</t>
+  </si>
+  <si>
+    <t>5324</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5324/indicacao_204.26_-_tiago_minozzi_de_faria_-_substituir_lombada_por_lombofaixa_rua_estevam_bozola_398_vila_palmira.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que realize estudos no sentido de substituir a lombada por lombofaixa na Rua Estevam Bozola, na altura do número 398, Vila Palmira.</t>
+  </si>
+  <si>
+    <t>5333</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5333/indicacao_205.26_-_marco_zanesco_-_construcao_de_canaleta_entre_a_rua_vitoria_favero_beneduzzi_e__rua_maria_idalina_beneduzzi_verzani_bairro_ferruchio_beneduzzi.pdf</t>
+  </si>
+  <si>
+    <t>indica reiterando a Indicação n.º 2/2026 de minha autoria, que determine ao Departamento competente para que construa uma canaleta de concreto para escoamento de águas pluviais entre a Rua Vitória Favero Beneduzzi e Rua Maria Idalina Beneduzzi Verzani, no Bairro Ferruchio Beneduzzi.</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5334/indicacao_206.26_-_marco_zanesco_-_contencao_de_correntes_de_plasticos_entorno_playground_da_praca_do_amanha.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 3/2026 de minha autoria, que determine ao departamento competente que sejam feitos os estudos necessários visando a instalação de contenção de correntes de plásticos no entorno do playground localizado na Praça do Amanhã, tendo em vista sua proximidade com vias de grande fluxo de veículos, a fim de garantir maior segurança e preservação do espaço.</t>
+  </si>
+  <si>
+    <t>5335</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5335/indicacao_207.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_jardim_calafiori.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 5/2026 de minha autoria, que determine ao departamento competente a instalação de novas placas padronizadas indicativas com nomes dos logradouros de todas as ruas do Jardim Calafiori, incluindo os novos CEPs.</t>
+  </si>
+  <si>
+    <t>5336</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5336/indicacao_208.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_parque_ferruchio.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 6/2026 de minha autoria, que determine ao departamento competente a instalação de novas placas padronizadas indicativas com nomes dos logradouros de todas as ruas do Parque Ferruchio, incluindo os novos CEPs.</t>
+  </si>
+  <si>
+    <t>5337</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5337/indicacao_209.26_-_marco_zanesco_-_manutencao_guias_e_sarjetas_no_bairro_aparecidinha.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 9/2026 de minha autoria, que determine ao departamento competente para que seja realizada a limpeza de guias e sarjetas no bairro Aparecidinha.</t>
+  </si>
+  <si>
+    <t>5338</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5338/indicacao_210.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_jardim_calafiori.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 10/2026 de minha autoria, que determine ao departamento competente que proceda à limpeza e manutenção de guias, sarjetas das ruas do Jardim Calafiori.</t>
+  </si>
+  <si>
+    <t>5339</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5339/indicacao_211.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_parque_ferruchio.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 11/2026 de minha autoria, que determine ao departamento competente que proceda à limpeza e manutenção de guias, sarjetas das ruas do Parque Ferruchio.</t>
+  </si>
+  <si>
+    <t>5340</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5340/indicacao_212.26_-_marco_zanesco_-_melhorias_na_sinalizacao_viaria_da_rua_dom_pedro_i_bairro_aparecidinha.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 12/2026 de minha autoria, que determine ao departamento competente que realize melhorias na sinalização viária da Rua Dom Pedro I, Bairro Aparecidinha.</t>
+  </si>
+  <si>
+    <t>5341</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5341/indicacao_213.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_parque__ferruchio.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 13/2026 de minha autoria, que determine ao departamento competente o recapeamento asfáltico ou operação tapa-buracos em todas as ruas do Parque Ferruchio.</t>
+  </si>
+  <si>
+    <t>5342</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5342/indicacao_214.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_bairro_ferruchio_beneduzzi.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 15/2026 de minha autoria, que determine ao departamento competente que realize a repintura viária da sinalização horizontal de faixas de pedestres localizadas no Bairro Ferruchio Beneduzzi.</t>
+  </si>
+  <si>
+    <t>5343</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_215.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_jardim_calafiori.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 16/2026 de minha autoria, que determine ao departamento competente que realize a repintura viária da sinalização horizontal de faixas de pedestres localizadas no Jardim Calafiori.</t>
+  </si>
+  <si>
+    <t>5344</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5344/indicacao_216.26_-_marco_zanesco_-_aumentar_coleta_seletiva_de_lixo_-_bairro_aparecidinha_ferrucio_beneduzzi_calafiori_abadia_e_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 17/2026 de minha autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a ampliação da frequência da coleta seletiva de lixo nos bairros Aparecidinha, Ferrúcio Beneduzzi, Calafiori, Abadia e Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5345</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_217.26_-_rafael_henrique_oliveira_-_iluminacao_rodovia_capitao_barduino_trrechos_especificos.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a implantação, ampliação e modernização da iluminação pública, preferencialmente com tecnologia LED, nos seguintes trechos da Rodovia Capitão Barduíno e Rodovia Pompeu Conti: Trecho compreendido entre o Trevo do Bairro dos Pereiras até as proximidades da casa de material do TG; Trecho da entrada da Fazenda Paraíso até as proximidades do Jardim Teixeira.</t>
+  </si>
+  <si>
+    <t>5347</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5347/indicacao_218.26_-_thiago_-_implantacao_de_iluminacao_publica_-_rod_capitao_barduino_km_1375_ate_trevo_dos_imigrantes_-_socorro_braganca_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a instalação de iluminação pública na Rodovia Capitão Barduíno, especialmente nas proximidades do Km 137,5, com extensão aproximada de 370 metros no sentido Socorro/Bragança Paulista. Indica, ainda, se possível, a extensão da iluminação até o Trevo dos Imigrantes.</t>
+  </si>
+  <si>
+    <t>5348</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_219.26_-_patricia_-_envio_de_pl_-_normas_e_diretrizes_para_o_pernoite_de_veiculos_do_tipo_motorhome_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a elaboração e posterior encaminhamento a esta Câmara Municipal de Projeto de Lei que estabeleça normas e diretrizes para o pernoite de veículos do tipo motorhome, trailers, campers e similares no município de Socorro, conforme minuta sugestiva em anexo.</t>
+  </si>
+  <si>
+    <t>5349</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_220.26_-_patricia_-_disponibilizacao_de_atendimento_psicologico_nas_escolas_da_rede_municipal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a adoção de medidas visando à disponibilização de atendimento psicológico nas escolas da rede municipal de ensino, com a presença de profissionais de psicologia ao menos duas vezes por semana em cada unidade escolar.</t>
+  </si>
+  <si>
+    <t>5350</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_221.26_-_patricia_-_criacao_do_programa_crescer_sem_violencia_nas_escolas_municipais_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a criação do Programa “Crescer sem Violência”, a ser desenvolvido no âmbito da rede municipal de ensino, em parceria com profissionais da psicologia, unidades escolares e a Diretoria Municipal de Assistência Social, com foco na promoção da empatia, da inteligência emocional e da convivência respeitosa entre os alunos.</t>
+  </si>
+  <si>
+    <t>5351</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_222.26_-_marco_zanesco_-_manutencao_da_calcada_no_entorno_da_escola_coronel_olimpio_goncalves_dos_reis.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de manutenção e reparos nas calçadas localizadas no entorno da Escola Coronel Olímpio Gonçalves dos Reis, visando garantir melhores condições de acessibilidade e segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>5352</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_223.26_-_marco_zanesco_-_manutencao_da_calcada_em_frente_a_escola_sos_nucleo_educacional.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de manutenção e reparos na calçada em frente à Escola SOS Núcleo Educacional, visando garantir melhores condições de acessibilidade e segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>5353</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_224.26_-_marco_zanesco_-_espaco_para_as_artesas_de__nhanduti_no_centro.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à disponibilização de um espaço adequado na região central da cidade para a confecção, exposição e comercialização dos trabalhos desenvolvidos pelas artesãs de Nhanduti do município.</t>
+  </si>
+  <si>
+    <t>5354</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_225.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-bairro_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 263/2025, 579/2025 e 23/2026 de minha autoria, que determine ao setor competente a realização de obras de revitalização no escadão localizado no Bairro Vila Nova. A intervenção deve incluir a manutenção do corrimão, a pintura geral e a instalação de iluminação, com o objetivo de proporcionar mais segurança e melhor acessibilidade aos munícipes que utilizam o local.</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_226.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-_no_jd_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 580/2025 e n.º 24/2026 de minha autoria, que determine ao setor competente a realização de obras de revitalização no escadão localizado no Jardim Carvalho. A intervenção deve incluir a manutenção do corrimão, a pintura geral e a instalação de iluminação, com o objetivo de proporcionar mais segurança e melhor acessibilidade aos munícipes que utilizam o local.</t>
+  </si>
+  <si>
+    <t>5356</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_227.26_-_adriano_-_recapeamento_asfaltico_-_rua_joao_niero_-_bairro_snata_rosa_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de recapeamento asfáltico na Rua João Niero, localizada no Bairro Santa Rosa, bem como a devida avaliação e reparo da estrutura subjacente da via.</t>
+  </si>
+  <si>
+    <t>5358</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_228.26_-_lauro_ap_toledo_-_colocar_3_bracos_de_luz_na_rua_pedro_domingos_rissato_bairro_da_abadia.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação N.º 30/2026 de minha autoria, que determine ao departamento competente, que sejam instalados 03 (três) pontos de iluminação pública na Rua Pedro Domingues Rissato, próximo ao cruzamento com a Rua Major Joaquim Augusto O. Santos, localizada no Bairro da Abadia.</t>
+  </si>
+  <si>
+    <t>5359</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5359/indicacao_229.26_-_lauro_aparecido_de_toledo_-_pintura_de_faixas_de_pedestres_e_lombadas_na_rua_joao_coutinho_dias.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização da pintura de faixas de pedestres e lombadas na Rua João Coutinho Dias, na Vila Santo André.</t>
+  </si>
+  <si>
+    <t>5361</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_230.26_-_tiago_minozzi_-_coleta_de_lixo_-_travessa_floriano_barbosa_de_azevedo_-_bairro_do_brejo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de estudos visando à implantação do serviço regular de coleta de lixo na Travessa Floriano Barbosa de Azevedo, localizada no Bairro do Brejo.</t>
+  </si>
+  <si>
+    <t>5362</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_231.26__-_marcos_roberto_de_oliveira_preto_-_reposicao_de_areia_nas_quadras_do__parque_da_cidade_joao_orlandi_pagliusi.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a reposição de areia nas quadras esportivas localizadas no Parque da Cidade “João Orlandi Pagliusi”.</t>
+  </si>
+  <si>
+    <t>5363</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_232.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_rocar_a_rua_lourdes_de_souza_barbosa_no_bairro_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizado o nivelamento, encascalhamento e roçagem da vegetação às margens da Rua Lourdes de Souza Barbosa, localizada no Bairro Oratório, denominada pela Lei 4.389/2021.</t>
+  </si>
+  <si>
+    <t>5366</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5366/indicacao_233.26_-_marcos_r_o_preto__-_projeto_direito_da_mulher_a_acompanhante_em_atendiemntos_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis um Projeto de Lei que “Dispõe sobre o direito da mulher a acompanhante durante atendimentos em serviços de saúde públicos e privados no âmbito do Município de Socorro, nos termos da Lei Federal nº 14.737/2023, e dá outras providências.”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5367</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5367/indicacao_234.26_-_rafael_henrique_de_oliveira__-_projeto_de_programa_municipal_de_desburocratizacao_e_incentivo_ao_comercio_local.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis que encaminhe a esta Casa de Leis Projeto de Lei instituindo o “Programa Municipal de Desburocratização e Incentivo ao Comércio Local”, com o objetivo de estabelecer medidas de simplificação dos procedimentos para abertura e funcionamento de empresas de baixo risco no município, visando incentivar o comércio local, promover a geração de empregos e fortalecer a economia municipal., com o objetivo de estabelecer medidas de simplificação dos procedimentos para abertura e funcionamento de empresas de baixo risco no município, visando incentivar o comércio local, promover a geração de empregos e fortalecer a economia municipal.</t>
+  </si>
+  <si>
+    <t>5368</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5368/indicacao_235.26_-_thiago_-_envio_de_pl_-_dispoe_sobre_a_autorizacao_para_utilizacao_de_postes_de_sinalizacao_viaria_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine a elaboração e o posterior encaminhamento a esta Câmara Municipal de Projeto de Lei que disponha sobre a autorização para utilização de postes de sinalização viária por empresas autorizadas ou associações de moradores para instalação de câmeras de monitoramento em logradouros públicos no Município da Estância de Socorro/SP, e dá outras providências, conforme minuta sugestiva em anexo.</t>
+  </si>
+  <si>
+    <t>5375</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5375/indicacao_236.26_-_adriano_-_cascalhar_nivelar_e_rocar_-_travessa_aristides_felippim_-_bairro_dos_nogueiras_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização de serviços de cascalhamento, nivelamento da via e roçagem das margens da Travessa Aristides Felippim, localizada no Bairro dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5376</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5376/indicacao_237.26_-_adriano_-_cascalhar_nivelar_e_rocar_-_avenida_boa_esperanca_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização de serviços de cascalhamento, nivelamento da via e roçagem das margens da Avenida Boa Esperança, localizada no Bairro dos Cubas.</t>
+  </si>
+  <si>
+    <t>5377</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5377/indicacao_238.26_-_adriano_-_substituicao_dos_bancos_longarina_-_esf_vila_palmira_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à Substituição dos bancos longarina da Estratégia Saúde da Família (ESF) da Vila Palmira.</t>
+  </si>
+  <si>
+    <t>5378</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5378/indicacao_239.26_-_adriano_-_instalacao_de_painel_eletronico_com_senha_para_organizacao_das_filas_-_ubs_e_esf_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à instalação de sistema de painel eletrônico com emissão de senhas para organização do atendimento nas Unidades Básicas de Saúde (UBS) e nas Estratégias Saúde da Família (ESF) do município.</t>
+  </si>
+  <si>
+    <t>5379</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_240.26_-_lauro_aparecido_de_toledo_-_instalacao_luminarias_na_rua_32_e_34_localizadas_no_loteamento_parque_das_estancias_bairro_do_porto.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 552/2025 de minha autoria, que determine ao departamento competente para que realize a instalação de luminárias nos postes existentes na rua 32 e 34, localizadas no Loteamento Parque das Estâncias, Bairro do Porto.</t>
+  </si>
+  <si>
+    <t>5381</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_241.26_-_patricia_-_aplicacao_da_lei_mun._4755.2024_-_placas_informativas_em_imoveis_locados_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que sejam adotadas as medidas cabíveis para assegurar o efetivo cumprimento da Lei Municipal n.º 4755, de 17 de junho de 2024, que estabelece a obrigatoriedade de afixação de placas informativas em imóveis dos quais a Administração Pública é locatária e dá outras providências, no município de Socorro/SP.</t>
+  </si>
+  <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_242.26_-_patricia_-_levantamento_diagnostico_e_mapeamento_de_dados_da_populacao_lgbtqia_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine à Secretaria Municipal competente a adoção das providências necessárias para a realização de levantamento, diagnóstico e mapeamento de dados da população LGBTQIA+ no município de Socorro/SP, com o objetivo de subsidiar a elaboração de políticas públicas, o desenvolvimento de ações intersetoriais e a participação do município em programas e editais estaduais e federais. Sugere-se que o referido levantamento contemple, entre outros aspectos: o acesso à saúde pública; as situações de violência e discriminação; os níveis de vulnerabilidade social; o acesso à educação e índices de evasão escolar; as condições de empregabilidade e renda; o atendimento nos serviços públicos municipais. Indica-se, ainda, que o município avalie a construção desse diagnóstico em parceria com universidades, conselhos municipais, coletivos, sociedade civil organizada e órgãos técnicos, assegurando que o levantamento seja realizado de forma responsável, sigilosa e baseada em evidências.</t>
+  </si>
+  <si>
+    <t>5386</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_243.26_-_marcelo_-_reparos_na_pavimentacao_asfaltica_em_frente_ao_campo_do_uniao_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização de reparos na pavimentação asfáltica em frente ao Campo do União, com atenção especial à correção de uma valeta formada entre o asfalto da via e a guia.</t>
+  </si>
+  <si>
+    <t>5387</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>Tiago Minozzi de Faria, Marcelo Golo Cecilia</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_244.26_-_tiago__marcelo_-pavimentacao_asfaltica_estrada_municipal_que_interliga_o_b._saltinho_ao_b._lavras_de_baixo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à destinação dos recursos federais, no valor de R$ 1.000.000,00 (um milhão de reais), conforme indicado por meio do Ofício Especial – Gab. MP, do Deputado Federal Marcos Pereira, para a execução de obras de pavimentação asfáltica da estrada municipal que interliga o Bairro Saltinho ao Bairro Lavras de Baixo.</t>
+  </si>
+  <si>
+    <t>5388</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5388/indicacao_245.26_-_thiago_-_cascalhar_nivelar_limpeza_da_tubulacao_pluvial_-_rua_nene_oliani_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a realização de serviços de cascalhamento e nivelamento da Rua Nenê Oliani, bem como a limpeza das tubulações destinadas ao escoamento de águas pluviais.</t>
+  </si>
+  <si>
+    <t>5389</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5389/indicacao_246.26_-_thiago_-_instalacao_placa_indicativa_-_estrada_municipal_passaros_e_flores_-_bairro_dos_farias_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a instalação de uma placa oficial contendo a denominação “Estrada Municipal Pássaros e Flores”, localizada no Bairro dos Farias.</t>
+  </si>
+  <si>
+    <t>5390</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5390/indicacao_247.26_-_lauro_aparecido_de_toledo_-_lombofaixa_xv_de_agosto__proximo_ao_acesso_rua_ten._cap._florencio_esperidiao_-_uai_veiculos.pdf</t>
+  </si>
+  <si>
+    <t>indica, através das Secretaria Municipal de Serviços e de Mobilidade Urbana, que seja instalada uma lombofaixa na Avenida XV de Agosto, próximo ao acesso à Rua Ten. Cap. Florêncio Esperidião, em frente à empresa ‘Uai Veículos’.</t>
+  </si>
+  <si>
+    <t>5391</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5391/indicacao_248.26_-_lauro_aparecido_de_toledo_-_asfaltamento_das_francisco_antonio_faria_e_edmur_baldi_-_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que realize a pavimentação asfáltica das Ruas Francisco Antônio de Faria e Edmur Baldi, no Bairro da Vila Nova.</t>
+  </si>
+  <si>
+    <t>5392</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_249.26_-_lauro_aparecido_de_toledo_-_instalacao_de_lombada_-_estrada_municipal_jose_vicente_lomonico.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que estude a possibilidade de instalação de uma lombada nas proximidades do km 6,4 da SCR-022 “Estrada Municipal José Vicente Lomônico”.</t>
+  </si>
+  <si>
+    <t>5393</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_250.26_-_lauro_aparecido_de_toledo_-_instalacao_de_playground_na_praca_sao_cristovao_oratorio.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação de n.º 32/2026 de sua autoria, que determine ao departamento competente a realização de estudos técnicos com a finalidade de viabilizar a instalação de um playground na Praça São Cristóvão, localizada no Bairro do Oratório, nas proximidades do km 4,3 da Estrada Municipal Joaquim de Souza Siqueira, lado esquerdo, sentido centro-bairro, a qual dá acesso à Quadra Poliesportiva José Ribeiro e à Creche Municipal "Prefeita Marisa de Souza Pinto Fontana".</t>
+  </si>
+  <si>
+    <t>5394</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_251.26_-_lauro_aparecido_de_toledo_-_recolocar_as_lombadas_-_rua_jose_fernandes_de_souza_quinzote_passando_pelas_lavras_de_baixo_ate_o_inicio_de_mg.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação de n.º 33/2026 de sua autoria, que determine ao departamento competente que seja realizada a reinstalação das lombadas na Rua José Fernandes de Souza, conhecida como “Quinzote”, no trecho que se estende das Lavras de Baixo até a divisa com o Estado de Minas Gerais, tendo em vista que tais dispositivos de controle de velocidade já existiam anteriormente e foram removidos em razão das manutenções recentemente executadas na via.</t>
+  </si>
+  <si>
+    <t>5395</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_252.26_-_lauro_aparecido_de_toledo_-_concluir_pavimentacao_asfaltica_-_rua_fermino_gomes_ribeiro_-_jardim_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 40/2026 de sua autoria, para que determine ao departamento competente a adoção das providências necessárias visando à conclusão da pavimentação asfáltica da Rua Fermino Gomes Ribeiro, localizada no Bairro Jardim Teixeira.</t>
+  </si>
+  <si>
+    <t>5396</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5396/indicacao_253.26_-_lauro_aparecido_de_toledo_-_sinalizacao_viaria_-_pintura_de_faixa_de_pedestre_-_avenida_brasil_x_avenida_sao_paulo_-_jardim_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 43/2026 de sua autoria, que determine ao departamento competente a realização de melhorias na sinalização viária horizontal e vertical, especialmente a revitalização da pintura da faixa de pedestres no cruzamento entre as Avenidas Brasil e São Paulo, localizado no Jardim Santa Cruz, tendo em vista o desgaste da sinalização existente, que compromete sua visibilidade e a segurança de pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>5397</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5397/indicacao_254.26_-_marco_antonio_zanesco_e_marcos_preto_-_limpeza_corrego_ribeirao_proximo_ao_loteamento_laranjeiras.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 25/2026, que determine ao departamento competente a limpeza do ribeirão (córrego) próximo ao Loteamento Laranjeiras.</t>
+  </si>
+  <si>
+    <t>5398</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5398/indicacao_255.26_-_marco_antonio_zanesco_-_criar_a_ouvidoria_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações de n.º 582/2025 e n.º 39/2026 de sua autoria, que determine ao departamento competente que realize os estudos necessários, a fim de que seja enviado a esta Casa de Leis um Projeto de Lei, que “Institui a Ouvidoria Municipal da Saúde no âmbito do Sistema Único de Saúde (SUS) do Município de Socorro”, anexo.</t>
+  </si>
+  <si>
+    <t>5399</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5399/indicacao_256.26_-_lauro_aparecido_de_toledo_-_instalacao_de_luminarias_na_travessa_recanto_dos_ipes_bairro_rio_do_peixe.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 815/2025 de minha autoria, que determine ao departamento competente a instalação de luminárias na Travessa Recanto dos Ipês, no Bairro Rio do Peixe, via denominada pela Lei n.º 4644/2023, anexa.</t>
+  </si>
+  <si>
+    <t>5400</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5400/indicacao_257.26_-_lauro_aparecido_de_toledo_-_instalacao_de_luminarias_na_travessa_localizada_a_50m_do_inicio_da_rua_anselmo_oliani.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a instalação de 2 (duas) luminárias na travessa localizada a 50 metros do início da Rua Anselmo Oliani, lado direito, no Bairro Rio do Peixe. (Coordenada Geográfica: -22.612459909792573, -46.46462579034169).</t>
+  </si>
+  <si>
+    <t>5403</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5403/indicacao_258.26_-_tiago_minozzi_de_faria_-_manutencao_da_calcada_cabeceira_da_ponte_da_avenida_coronel_germano.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a execução de manutenção e reparos na calçada situada no início da ponte da Avenida Coronel Germano, em razão da existência de buraco no local, visando garantir melhores condições de acessibilidade, mobilidade e segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>5404</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5404/indicacao_259.26_-_adriano_-_implantacao_de_lombofaixa_entre_o_supermercado_uniao_e_o_kuroda_atacarejo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à implantação de uma lombofaixa na Avenida XV de Agosto, no trecho compreendido entre o Supermercado União e o Kuroda Atacarejo; ou, alternativamente, que seja realizada a adequada repintura da faixa de pedestres já existente no local.</t>
+  </si>
+  <si>
+    <t>5405</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao_260.26_-_adriano_-_divulgacao_-_jornal_oficial_e_jornal_local_-_novos_cep_por_ruas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à ampla divulgação dos novos Códigos de Endereçamento Postal (CEPs) por logradouro no município, por meio do Jornal Oficial do Município, bem como em jornal de circulação local.</t>
+  </si>
+  <si>
+    <t>5406</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5406/indicacao_261.26_-_adriano_-_manutencao_da_ponte_-_rua_rouxinol_-_bairro_lavras_de_baixo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização de manutenção estrutural na ponte localizada na Rua Rouxinol, no Bairro Lavras de Baixo, em razão de afundamentos identificados em sua cabeceira lateral e em sua parte central.</t>
+  </si>
+  <si>
+    <t>5408</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5408/indicacao_262.26_-_tiago_minozzi_de_faria_-_manutencao_da_calcada_na_rua_joao_lourenco_tafner_centro.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a execução de manutenção e reparos na calçada situada na Rua João Lourenço Tafner, centro, visando garantir melhores condições de acessibilidade, mobilidade e segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>5409</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5409/indicacao_263.26_-_thiago_-_recolocar_placa_indicativa_-_proibido_subir_caminhao_4t_-_r._das_baiunias_-_jd._bela_vista_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a adoção das providências necessárias visando à recolocação da placa de sinalização “Proibido subir caminhão acima de 4 toneladas” na Rua das Baiunias, localizada no bairro Jardim Bela Vista.</t>
+  </si>
+  <si>
+    <t>5410</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_264.26_-_adriano_-_recapeamento_asfaltico_-_estrada_municipal_bairro_dos_nogueiras_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização do recapeamento asfáltico da Estrada Municipal do Bairro dos Nogueiras, no trecho compreendido entre o antigo Curtume até o Campo dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5411</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5411/indicacao_265.26_-_thiago_-_implantacao_corrimao_-_acesso_a_vigilancia_sanitaria_-_prefeitura_municipal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à implantação de corrimão no acesso ao setor de Vigilância Sanitária, nas dependências da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>5412</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5412/indicacao_266.26_-_adriano_-_cascalhar_nivelar_-_rua_das_roseiras_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização dos serviços de cascalhamento e nivelamento da Rua das Roseiras, localizada no Bairro dos Cubas.</t>
+  </si>
+  <si>
+    <t>5414</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5414/indicacao_267.26_-_marco_antonio_zanesco_-_garantir_a_aplicacao_da_nr_16_aos_dentistas.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação de n.º 583/2025 de sua autoria, que determine ao setor competente a adoção das medidas necessárias para a aplicação da Norma Regulamentadora nº 16 do Ministério do Trabalho e Emprego aos servidores públicos municipais que exercem a função de dentista e utilizam equipamentos de Raio-X, assegurando-lhes o direito ao recebimento do adicional de periculosidade.</t>
+  </si>
+  <si>
+    <t>5415</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5415/indicacao_268.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_rua_jose_batista_gomes_ferraz.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente o recapeamento asfáltico ou operação tapa-buracos na Rua João Batista Gomes Ferraz.</t>
+  </si>
+  <si>
+    <t>5416</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_269.26_-_marcelo_-_manutencao_de_guia_-_parque_da_cidade_joao_orlandi_pagliusi_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização de manutenção na guia localizada nas proximidades do bueiro, no Parque da Cidade “João Orlandi Pagliusi”, com a devida recomposição do trecho afetado por erosão do solo, eliminando o buraco atualmente existente, conforme imagem em anexo.</t>
+  </si>
+  <si>
+    <t>5417</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_270.26_-_rafael_henrique_de_oliveira_-revitalizacao_-_praca_bruno_alexandroni_-_jardim_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a revitalização da Praça Bruno Alexandroni, localizada no Jardim Teixeira</t>
+  </si>
+  <si>
+    <t>5418</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5418/indicacao_271.26_-_rafael_henrique_de_oliveira_-_manutencao_das_canaletas_rua_padre_francisco_paiva_800.pdf</t>
+  </si>
+  <si>
+    <t>indica, que determine ao departamento competente para que realize a manutenção das canaletas na Rua Padre Francisco Paiva, próximo ao número 800, onde a inclinação do asfalto faz com que empoce muita água, conforme se verifica na imagem anexa.</t>
+  </si>
+  <si>
+    <t>5421</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5421/indicacao_272.26_-_adriano_-_pavimentacao_asfaltica_-_proximidade_da_igreja_catolica_do_bairro_do_pinhal_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à execução de serviços de pavimentação asfáltica nas proximidades da Igreja Católica localizada no Bairro do Pinhal.</t>
+  </si>
+  <si>
+    <t>5422</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5422/indicacao_273.26_-_adriano_-_pavimentacao_asfaltica_-_proximidade_da_igreja_catolica_do_bairro_camanducaia_de_baixo_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à execução de serviços de pavimentação asfáltica nas proximidades da Igreja Católica localizada no Bairro Camanducaia de Baixo.</t>
+  </si>
+  <si>
+    <t>5423</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5423/indicacao_274.26_-_marcelo_-_reposicionamento_da_placa_inaugural_do_campo_-_bairro_lavras_de_cima_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando ao reposicionamento da placa inaugural da gestão anterior, referente ao campo localizado no Bairro Lavras de Cima, tendo em vista que a mesma se encontra atualmente fixada na parede de uma residência particular situada ao lado do campo, em local sem visibilidade adequada, de modo que sua recolocação seja realizada na entrada do referido campo.</t>
+  </si>
+  <si>
+    <t>5429</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_275.26_-_rafael_henrique_de_oliveira_-_manutencao_e_ativacao_dos_banheiros_da_praca_do_amanha.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de manutenção, revitalização e reativação dos banheiros localizados na Praça do Amanhã, espaço onde são realizados eventos do Museu Duas Rodas, bem como a Feira Noturna promovida às quartas-feiras.</t>
+  </si>
+  <si>
+    <t>5430</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_276.26_-_lauro_aparecido_de_toledo_-_poda_de_arvores_na_rua_francisco_pereira_santana_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizada a poda dos galhos de árvores localizadas na Rua Francisco Pereira Santana, próximo ao cruzamento com a Rua Edmur Baldi, no Bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>5432</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_277.26_-_patricia_-_pavimentacao_asfaltica_-_av._estados_unidos_-_loteamento_parque_das_estancias_-_b._do_livramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à execução de obras de pavimentação asfáltica na Avenida Estados Unidos, situada no Loteamento Parque das Estâncias, no Bairro do Livramento.</t>
+  </si>
+  <si>
+    <t>5433</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_278.26_-_patricia_-_placa_de_identificacao_-_av._estados_unidos_-_loteamento_parque_das_estancias_-_b._do_livramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que junto ao departamento competente, seja realizada a implantação de uma placa de identificação de logradouro público na Avenida Estados Unidos, situada no Loteamento Parque das Estâncias, no Bairro do Livramento.</t>
+  </si>
+  <si>
+    <t>5434</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_279.26_-_patricia_-_implantacao_de_academia_ao_ar_livre_-_av._estados_unidos_-_loteamento_parque_das_estancias_-_b._do_livramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio do departamento competente, sejam adotadas as providências necessárias para a implantação de uma academia ao ar livre na Avenida Estados Unidos, localizada no Loteamento Parque das Estâncias, no Bairro do Livramento.</t>
+  </si>
+  <si>
+    <t>5435</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_280.26_-_patricia_-_placa_de_identificacao_-_travessa_jose_maria_pinto_moraes_-_b._do_livramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que junto ao departamento competente, seja realizada a implantação de uma placa de identificação de logradouro público na Travessa José Maria Pinto Moraes, situada no Bairro do Livramento.</t>
+  </si>
+  <si>
+    <t>5436</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_281.26_-_patricia_-_pavimentacao_asfaltica_-_travessa_jose_maria_pinto_moraes_-_b._do_livramento_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à execução de obras de pavimentação asfáltica na Travessa José Maria Pinto Moraes, situada no Bairro do Livramento.</t>
+  </si>
+  <si>
+    <t>5438</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_282.26_-_patricia_-_envio_de_pl_-_diretrizes_basicas_para_a_melhoria_da_saude_das_mulheres_com_endometriose_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, reiterando a Indicação n.º 571/2025 de sua autoria, por meio do setor competente da Administração, estude a viabilidade de elaborar e encaminhar à Câmara Municipal Projeto de Lei municipal baseado no Projeto de Lei n.º 1069/2023, atualmente em tramitação no Senado Federal, o qual institui diretrizes básicas para a melhoria da saúde das mulheres com endometriose, com foco no atendimento integral e especializado pelo Sistema Único de Saúde (SUS).</t>
+  </si>
+  <si>
+    <t>5439</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_283.26_-_patricia_-_reiteracao_-_criacao_da_casa_do_diabetico__prevencao_orientacao_acompanhamento_e_tratamento_da_diabetes_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, reiterando a Indicação n.º 570/2025 de sua autoria, determine ao setor competente da Administração a realização de estudos técnicos de viabilidade para a criação da “Casa do Diabético” no município de Socorro/SP, com foco na prevenção, orientação, acompanhamento e tratamento da diabetes mellitus, atendendo às necessidades da população acometida por essa enfermidade.</t>
+  </si>
+  <si>
+    <t>5440</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5440/indicacao_284.26_-_adriano_-_limpeza_e_rocagem_da_calcada_-_travessa_marciano_tavares_de_toledo_189_-_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a execução de serviços de roçagem e limpeza das calçadas situadas na Travessa Marciano Tavares de Toledo, no Centro, com especial atenção às proximidades do número 189.</t>
+  </si>
+  <si>
+    <t>5441</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_285.26_-_adriano_-_reiteracao_-_preenchimento_canaleta_cruzamento_das_ruas_cap._joaquim_de_souza_pinto_x_rua_barao_de_ibitinga_-_centro_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, reiterando a Indicação n.º 625/2025 de sua autoria, por meio do setor competente, sejam adotadas as providências necessárias para o adequado preenchimento da canaleta localizada no cruzamento da Rua Capitão Joaquim de Souza Pinto com a Rua Barão de Ibitinga, no Centro.</t>
+  </si>
+  <si>
+    <t>5442</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_286.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_ruas_norma_lurago_de_lima_firmo_vaz_de_lima_e_hugo_lurago_-_b._dos_pereiras_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações 95/2025 e 469/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a realização da pavimentação asfáltica das Ruas: Norma Lurago de Lima, Firmo Vaz de Lima e Hugo Lurago, localizadas no Bairro dos Pereiras._x000D_
+Indico ainda, que não sendo possível a pavimentação de tais logradouros, que os mesmos possam receber melhorias como o nivelamento, encascalhamento e roçagem da vegetação às suas margens.</t>
+  </si>
+  <si>
+    <t>5443</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_287.26_-_lauro_ap_toledo_-_nivelar_encascalhar_e_rocar_linhas_de_tubo_-_estrada_municipal_sebastiao_ginghini_-_bairro_rio_do_peixe.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizada a manutenção da Estrada Municipal Sebastião Ginghini, no trecho próximo ao cruzamento com a Estrada Municipal Antonio Rovesta, no Bairro Rio do Peixe, com o nivelamento, encascalhamento e roçagem da vegetação às margens da estrada. Indico ainda, a manutenção e instalação de linhas de tubulação para um melhor escoamento das águas pluviais, na mesma localidade.</t>
+  </si>
+  <si>
+    <t>5446</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_288.26_-_marcelo_-_construcao_quadra_de_areia_-_bairro_do_oratorio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à construção de uma quadra de areia na Praça do Bairro do Oratório, em área localizada ao lado da Quadra Poliesportiva e da Creche Municipal.</t>
+  </si>
+  <si>
+    <t>5447</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_289.26_-_tiago_minozzi_de_faria_-_recolocacao_de_lixeira_em_frente_a_lanchonete_avenida.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a recolocação de lixeira em frente à Lanchonete Avenida, localizada na Avenida Coronel Germano, número 315.</t>
+  </si>
+  <si>
+    <t>5448</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5448/indicacao_290.26_-_marcos_r._o._preto_-_ampliacao_do_programa_inovacao_em_saude_digital_para_todas_as_esf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente, para que realize a ampliação do Programa Estadual ‘Inovação em Saúde Digital’, estendendo sua implementação a todas as unidades de Estratégias de Saúde da Família (ESFs) do município.</t>
+  </si>
+  <si>
+    <t>5449</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_291.26_-_lauro_aparecido_de_toledo_-_limpeza_do_ribeirao_-_corrego_da_rua_capitao_roque_de_oliveira_dorta_-_general_glicerio.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 180/2025 de minha autoria, que determine ao setor competente que realize os estudos necessários quanto a viabilidade de limpeza e roçagem da vegetação as margens do ribeirão que passa ao lado da Rua Capitão Roque de Oliveira Dorta e Rua General Glicério.</t>
+  </si>
+  <si>
+    <t>5450</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_292.26_-_tiago_-_reestruturacao_do_ponto_de_onibus_-_bairro_oratorio_de_cima_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à reforma, reestruturação e adequada manutenção do ponto de ônibus localizado no Bairro Oratório de Cima, preferencialmente seguindo, se possível, o modelo de ponto de ônibus já implantado no Bairro do Belizário, em razão de sua funcionalidade e melhores condições oferecidas aos usuários.</t>
+  </si>
+  <si>
+    <t>5451</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_293.26_-_tiago_-_reestruturacao_do_ponto_de_onibus_-_rod._dr._otavio_de_oliveira_santos_-_bairro_oratorio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção de providências urgentes visando à reforma, reestruturação e adequada manutenção do ponto de ônibus localizado na Rodovia Dr. Otávio de Oliveira Santos, na entrada do Bairro Oratório, incluindo a retirada de mobiliários improvisados, como o sofá atualmente instalado no local, e, preferencialmente, a adoção do modelo de ponto de ônibus já implantado no Bairro do Belizário, em razão de sua funcionalidade e melhores condições oferecidas aos usuários.</t>
+  </si>
+  <si>
+    <t>5452</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_294.26_-_marcos_r._o._preto_-_retorne_o_pronto_atendimento_no_posto_central.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização dos estudos técnicos e das providências necessárias para o restabelecimento dos atendimentos de pronto atendimento no Posto Central, garantindo à população o acesso aos serviços de urgência e emergência até a construção e efetiva entrada em funcionamento da Unidade de Pronto Atendimento (UPA) no Município.</t>
+  </si>
+  <si>
+    <t>5453</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_295.26-_marcos_roberto_de_oliveira_preto_-_pavimentacao_asfaltica_da_rua_julio_bayardi_bairro_dos_nogueiras.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que realize a pavimentação asfáltica da Rua Júlio Bayardi, no bairro dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5457</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5457/indicacao_296.26-_marcos_roberto_de_oliveira_preto_-_instalacao_de_ar_condicionado_nos_diversos_departamentos_da_prefeitura_municipal_especialmente_dos_andares_superiores.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a instalação de aparelhos de ar-condicionado nos diversos departamentos da Prefeitura Municipal da Estância de Socorro, localizada na Avenida José Maria de Faria, nº 71, com especial atenção aos setores instalados nos andares superiores do prédio, os quais registram temperaturas elevadas, especialmente durante o período de verão.</t>
+  </si>
+  <si>
+    <t>5458</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_297.26_-_marco_antonio_zanesco__-_projeto_cuidado_em_casa_para_idosos_em_situacao_de_vulnerabilidade.pdf</t>
+  </si>
+  <si>
+    <t>indica que encaminhe a esta Casa de Leis um Projeto de Lei que “Institui o Programa ‘Cuidado em Casa’ para atenção domiciliar à pessoa idosa em situação de vulnerabilidade.”, conforme anexo.</t>
+  </si>
+  <si>
+    <t>5460</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_298.26_-_lauro_aparecido_de_toledo_e_marcos_r_oliveira_preto_-_instalacao_de_iluminacao_na_travessa_joao_theodoro_martins_b._cubas.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando os termos da Indicação n.º 52/2026, que sejam tomadas as medidas necessárias junto aos órgãos competentes para que sejam instalados pontos de iluminação pública nos postes já existentes na Travessa João Theodoro Martins, Bairro Cubas.</t>
+  </si>
+  <si>
+    <t>5462</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5462/indicacao_299.26_-_patricia_-_substituicao_da_cacamba_de_lixo_-_bairros_do_livramento_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio do departamento competente, sejam adotadas as providências necessárias visando à substituição das caçambas de lixo atualmente instaladas no Bairro do Livramento e no Bairro Lavras do Meio por caçambas fechadas, nos moldes das já implantadas no Bairro Jaboticabal.</t>
+  </si>
+  <si>
+    <t>5463</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5463/indicacao_300.26_-_patricia_-_reabertura_do_ecoponto_-_rodovia_jose_vicente_lomonico_-_bairros_lavras_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que, por meio do departamento competente, sejam adotadas as providências necessárias visando à reabertura do Ecoponto localizado na Rodovia José Vicente Lomônico, n.º 967, na saída para o Bairro Lavras de Cima.</t>
+  </si>
+  <si>
+    <t>5465</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5465/indicacao_301.26_-_adriano_-_implantacao_lombada_antes_da_rotatoria_do_parque_barbosa_sentido_lavras_de_baixo_outra_sentido_lavras_de_baixo_ao_centro_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização de estudos técnicos visando à implantação de redutores de velocidade (lombadas) nas proximidades da rotatória localizada no Bairro Parque Barbosa, sendo um no sentido Bairro Lavras de Baixo e outro no sentido Centro.</t>
+  </si>
+  <si>
+    <t>5466</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_302.26_-_adriano_-_substituicao_tampa_de_concreto_na_calcada__verificar_afundamento_no_pavimento_asfaltico_-_rua_coronel_florencio_esperidiao_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias para a substituição da tampa de concreto existente sobre a calçada, bem como a verificação e reparo de eventual afundamento no pavimento asfáltico na Rua Coronel Florêncio Esperidião.</t>
+  </si>
+  <si>
+    <t>5467</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_303.26_-_adriano_-_cascalhamento_nivelamento__rocagem_-_estrada_municipal_da_usina_velha_-_bairro_salone_-_ass._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a adoção das providências necessárias visando à realização de serviços de cascalhamento e nivelamento da Estrada Municipal da Usina Velha, localizada no Bairro Salone, bem como a roçagem da vegetação às margens da referida via.</t>
+  </si>
+  <si>
+    <t>5469</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_304.26_-_adriano_-_pavimentacao_asfaltica_rua_jose_saragiotto__travessa_joao_saragiotto_-_bairro_ribeirao_do_meio_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a realização de estudo técnico visando à pavimentação asfáltica da Rua José Saragiotto e da Travessa João Saragiotto, ambas localizadas no Bairro Ribeirão do Meio.</t>
+  </si>
+  <si>
+    <t>5470</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_305.26_-_adriano_-_reiteracao_-_implantacao_de_novo_guarda-corpo_da_ponte_-_scr_317_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 787/2025 de sua autoria, que determine ao setor competente da Administração a implantação de um novo guarda-corpo na ponte localizada na SCR 317, no Bairro dos Cubas, próximo à Chácara Cachoeira, localização geográfica aproximada -22.579748733500733, -46.50717332182286.</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5471/indicacao_306.26_-_adriano_-_reiteracao_-_instalacao_placa_indicativa_da_rodoviaria_antonio_granato_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 84/2025, n.º 459/2025 e n.º 793/2025 de sua autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a instalação de placa indicativa da Rodoviária Antônio Granato.</t>
+  </si>
+  <si>
+    <t>5472</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5472/indicacao_307.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_rua_renato_correa_bueno_-_bairro_cubas_-_assa._leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando as Indicações n.º 94/2025, n.º 468/2025 e n.º 794/2025 de minha autoria, que junto ao departamento competente sejam tomadas as providências necessárias para a realização da pavimentação asfáltica da Rua Renato Correa Bueno, localizada no Bairro Cubas. Indico ainda, que não sendo possível a pavimentação do citado logradouro, que o mesmo possa receber melhorias como o nivelamento, encascalhamento e roçagem da vegetação às suas margens.</t>
+  </si>
+  <si>
+    <t>5473</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5473/indicacao_308.26-_marcos_roberto_de_oliveira_preto_-_limpeza_e_desassoriamento_do_corrego_do_bairro_belenzinho.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente a realização dos serviços de limpeza e desassoreamento do córrego localizado no Bairro Belenzinho, nas proximidades das coordenadas geográficas -22.56622802352943, -46.56300564791866.</t>
+  </si>
+  <si>
+    <t>5474</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_309.26-_marcos_roberto_de_oliveira_preto_-_canalizacao_com_tubos_bairro_belenzinho.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja feita a instalação de canalização com tubos para melhor escoamento das águas pluviais e construção de bocas de lobo nas vias localizadas no Bairro do Belenzinho. (Coordenadas geográficas: -22.56622802352943, -46.56300564791866)</t>
+  </si>
+  <si>
+    <t>5478</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5478/indicacao_310.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_joao_coutinho_dias_na_vila_santo_andre.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 66/2026 de minha autoria, que determine ao departamento competente para que seja instalada uma lombofaixa no início da Rua João Coutinho Dias, na Vila Santo André.</t>
+  </si>
+  <si>
+    <t>5479</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_311.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_constantini_b._pereiras.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 67/2026 de minha autoria, que determine ao departamento competente que seja realizada a pavimentação asfáltica da Rua Emílio Constantini, que tem início na Rodovia Capitão Barduíno e acesso pela Estrada Municipal Saturnino Rodrigues de Moraes.</t>
+  </si>
+  <si>
+    <t>5480</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_312.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_ferreira_b._dos_nogueiras.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 68/2026 de minha autoria, que determine ao departamento competente que seja realizada a pavimentação asfáltica da Rua Emílio Ferreira, no Bairro dos Nogueiras.</t>
+  </si>
+  <si>
+    <t>5485</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_313.26_-_adriano_-_implantacao_placa_indicativa_denominacao_logradouro_-_rua_ranato_correa_bueno_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente da Administração a instalação de placa indicativa contendo a denominação do logradouro público “Rua Renato Correa Bueno”, localizada no Bairro dos Cubas.</t>
+  </si>
+  <si>
+    <t>5486</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5486/indicacao_314.26-_marcos_roberto_de_oliveira_preto_-_estudos_impacto_financeiro_aumento_salarial_dos_trabalhadores_bracais_especial_dos_coletores_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine aos setores competentes a realização de estudos técnicos e de impacto financeiro visando à revisão e ao aumento da referência salarial dos trabalhadores braçais do Município, em especial dos coletores de lixo, bem como a análise da viabilidade de criação de gratificação específica destinada aos servidores que exercem atividades de coleta de resíduos sólidos urbanos.</t>
+  </si>
+  <si>
+    <t>5487</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5487/indicacao_315.26-_marcos_roberto_de_oliveira_preto_-_equipamentos_de_protecao_individual_epis_a_todos_os_servidores.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a adoção das providências necessárias para garantir a disponibilização regular e adequada de Equipamentos de Proteção Individual (EPIs) a todos os servidores municipais que exerçam atividades que exponham sua saúde e integridade física a riscos ocupacionais, com especial atenção aos coletores de lixo e demais trabalhadores braçais da Prefeitura.</t>
+  </si>
+  <si>
+    <t>5493</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5493/indicacao_316.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_rocar_estradas_municipais_do_bairro_dos_cardoso_estrada_artur_dissei_e_estrada_fazenda_cachoeira.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente para que seja realizado o nivelamento, encascalhamento e roçagem da vegetação às margens da estrada Municipal que dá acesso ao Bairro dos Cardoso, Estrada Artur Dissei e Estrada Fazenda Cachoeira.</t>
+  </si>
+  <si>
+    <t>5494</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>José Adriano de Souza, Marcos Roberto de Oliveira Preto, Tiago Minozzi de Faria</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5494/indicacao_317.26-_marcos_preto_tiago_faria_e_za_adriano_-_limpeza_da_avenida_sao_paulo_proximo_a_creche_do_bairro_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente que realize a limpeza da Avenida São Paulo, próximo à Creche do Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5495</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5495/indicacao_318.26-_marcos_preto_tiago_faria_e_za_adriano_-_melhorias_nivelamento_encascalhamento_ruas_para_e_ceara_bairro_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente que realize melhorias como o nivelamento e encascalhamento nas Ruas Pará e Ceará, no Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>5499</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_319.26_-_marco_antonio_zanesco_-_instalacao_de_mais_postes_de_iluminacao_na_praca_edwiges_fontana.pdf</t>
+  </si>
+  <si>
+    <t>indica, reiterando a Indicação n.º 538/2025 de sua autoria, que determine ao departamento competente que realize instalação de mais postes de iluminação na Praça Edwiges Fontana Coelho.</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5500/indicacao_320.26_-_lauro_ap_toledo_-_pintura_viaria_de_faixas_pedestres_lombadas_lombofaixas_da_rodovia_jose_vicente_lomonico.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente, que realize melhorias da sinalização horizontal, com pintura viária de faixas de pedestres, lombadas e lombofaixas da Rodovia José Vicente Lomônico.</t>
+  </si>
+  <si>
+    <t>5501</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5501/indicacao_321.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_travessa_maximina_maria_de_jesus_bairro_rubins.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao departamento competente que seja feita a manutenção, com nivelamento, encascalhamento e roçagem da vegetação às margens da Travessa Maximina Maria de Jesus, no dos Bairro Rubins.</t>
+  </si>
+  <si>
+    <t>5505</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5505/indicacao_322.26_-_rafael_henrique_de_oliveira_-_poda_de_arvore_rodovia_octavio_de_oliveira_santos_km_89_b._livramento.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a poda de galhos de árvores existentes as margens da Rodovia Octavio de Oliveira Santos, mais especificamente no quilômetro 8+900 (Localização: -22.554600138061673, -46.583703663781286).</t>
+  </si>
+  <si>
+    <t>5506</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5506/indicacao_323.26_-_rafael_henrique_de_oliveira_-_instalacao_ponto_de_onibus_-_rodovia_octavio_de_oliveira_santos_km_8.9_bairro_do_livramento.pdf</t>
+  </si>
+  <si>
+    <t>indica que determine ao setor competente a instalação de um ponto de ônibus com assento e cobertura na Rodovia Octávio de Oliveira Santos, km 8,9, no Bairro do Livramento, em local onde anteriormente já existia um ponto de parada. (Localização aproximada: -22.553203385837367, -46.583169926869466).</t>
+  </si>
+  <si>
     <t>5025</t>
   </si>
   <si>
     <t>PARCP</t>
   </si>
   <si>
     <t>Parecer da Comissão Processante</t>
   </si>
   <si>
     <t>CP 03.25 - Comissão Processante nº 3/2025</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5025/protocolo_44_2026_-_parecer_cp_03.2025.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5025/protocolo_44_2026_-_parecer_cp_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer n.º 01/2026 emitido pela Comissão Processante n.º 03/2025 que, nos termos do art. 5.º inciso III do Decreto-Lei n.º 201 de 27/02/1967, opina pelo arquivamento da denúncia oferecida por Vítor Gabriel de Morais contra o Vereador Thiago Bittencourt Balderi por suposta quebra de decoro</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>CP 02.25 - Comissão Processante nº 2/2025</t>
   </si>
   <si>
-    <t>https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5030/protocolo_46_2026_-_parecer_cp_02.2025.pdf</t>
+    <t>http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5030/protocolo_46_2026_-_parecer_cp_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer n.º 02/2026 emitido pela Comissão Processante n.º 02/2025 opinando pelo arquivamento da denúncia oferecida por André Eduardo Bozola de Souza Pinto contra o Prefeito Municipal, sr. Maurício de Oliveira Santos, por suposta prática de infrações político-administrativas previstas no art. 4.º, incisos VII e VIII do Decreto-Lei n.º 201 de 27/02/1967.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1378,56 +6315,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4996/projto_de_lei_complementar_1.2026_-_prefeito_-_reforma_administrativa_-_ave.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5014/projeto_de_lei_complementar_3.26_-_adriano_-_altera_inciso_v_alinea_a__do_artigo_41_do_ctm_-_lc__59.2001_-_isencao_veda_exploracao_economica_parcial_do_imovel_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4987/projeto_de_lei_1.2026_-_thiago_-_obrigatoriedade_de_advertencia_e_restricao_etaria_na_comercializacao_de_cofrinhos_infantis_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4995/projeto_de_lei_2.2026_-_patricia_-_dispoe_sobre_normas_gerais_de_seguranca_para_piscinas_de_uso_coletivo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4997/projeto_de_lei_no_3.2026_-_convenio_secretaria_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5009/projeto_de_lei_04.2026_-_prefeito_-_beneficios_eventuais_que_integram_politica_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5010/projeto_de_lei_05.2026_-_prefeito_-_convenio_com_secretaria_de_seguranca_publica_do_estado_de_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5011/projeto_de_lei_06.2026_-_prefeito_-_convenio_com_municipio_de_braganca_paulista_-_pericia_medico_legal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5012/projeto_de_lei_07.2026_-_prefeito_-_revoga_lei_municipal_3526.2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5024/projeto_de_lei_08.2026_-_prefeito_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5047/projeto_de_lei_09.2026_-_marco_antonio_zanesco_-_institui_e_inclui_no_calendario_municipal_de_eventos_o_dia_da_conscientizacao_sobre_a_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5048/projeto_de_lei_10.2026_-_mesa_da_camara_-_institui_no_ambito_da_camara_municipal_da_estancia_de_socorro_o_beneficio_indenizatorio_denominado_auxilio-transporte.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5031/projeto_de__resolucao_1.26-_mesa_-_altera_resolucao_5.2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5020/mocao_1.2026_-_marco_zanesco_-_manifesta_aplauso_pelos_31_anos_de_ordenacao_sacerdotal_do_padre_alberto_alves.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4998/pedido_de_informacao_1.26_-_thiago_-_valores_cobrados_por_metro_quadrado_para_ambulantes_em_festas_e_eventos_municipais_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4990/requerimento_1.26_-__vereadores_que_solicitam_renovacao_dos_membros_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_2.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_para_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5022/requerimento_3.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_ceara_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_4.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__tubulacao__guias_-_rua_maranhao_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5026/requerimento_05.26_-_marcos_roberto_de_oliveira_preto_e_outros_-_cpfl_-_solicita_reparos_na_rede_eletrica_devido_a_instabilidade_no_fornecimento_de_energia_eletrica_camanducaia_do_meio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5033/requerimento_7.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_02.02.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5035/requerimento_8.26_-_thiago__lauro__marcelo__rafael_-_dep._estadual_altair_moraes_-_emenda_parlamentar_-_2_milhoes_-_area_da_saude_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5036/requerimento_9.26_-_tiago_minozzi_de_faria_-_alteracao_de_data_de_sessao_ordinaria_-_quarta-feira_de_cinzas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5043/requerimento_10.26_-_tiago_de_faria_-_voto_de_congratulacao_matheus_goncalves_da_silva_mieli_berranteiro_-_a_1a_colocacao_no_concurso_de_berranteiros.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4967/indicacao_1.26_-_marco_zanesco_-_rocagem_da_vegetacao_e_poda_de_arvore_rua_irmas_calafiori_jd_calafiori.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4968/indicacao_2.26_-_marco_zanesco_-_construcao_de_canaleta_entre_a_rua_vitoria_favero_beneduzzi_e__rua_maria_idalina_beneduzzi_verzani_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4969/indicacao_3.26_-_marco_zanesco_-_contencao_de_correntes_de_plasticos_entorno_playground_da_praca_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4970/indicacao_4.26_-_marco_zanesco_-_instalacao_de_mais_bancos_na_praca_do_bairro_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4971/indicacao_5.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4972/indicacao_6.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_parque_ferruchio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4973/indicacao_7.26_-_marco_zanesco_-_manutencao_da_academia_da_saude_localizada_a_rua_dom_pedro_i_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_8.26_-_marco_zanesco_-_manutencao_do_playground_do_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4975/indicacao_9.26_-_marco_zanesco_-_manutencao_guias_e_sarjetas_no_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4976/indicacao_10.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4977/indicacao_11.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_parque_ferruchio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_12.26_-_marco_zanesco_-_melhorias_na_sinalizacao_viaria_da_rua_dom_pedro_i_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4979/indicacao_13.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_parque__ferruchio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4980/indicacao_14.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_rua_armando_palmiro_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4981/indicacao_15.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4982/indicacao_16.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4983/indicacao_17.26_-_marco_zanesco_-_aumentar_coleta_seletiva_de_lixo_-_bairro_aparecidinha_ferrucio_beneduzzi_calafiori_abadia_e_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4984/indicacao_18.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4988/indicacao_19.26_-_lauro_-_reajuste_salarial_aos_funcionarios_publicos_municipais_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4989/indicacao_20.26_-_patricia_-_cascalhar_nivelar_-_rua_belizario_araujo_momesso_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4991/indicacao_21.26_-_marco_zanesco_-_plano_de_carreira_para_servidores_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4992/indicacao_22.26_-_marco_zanesco_-_ampliacao_n.o_abonadas_anuais_-_servidores_de_cargos_concursados_ou_com_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4993/indicacao_23.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4994/indicacao_24.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-_no_jd_carvalho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4999/indicacao_25.26_-_marco_antonio_zanesco_e_marcos_preto_-_limpeza_corrego_ribeirao_proximo_ao_loteamento_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5000/indicacao_26.26_-_rafael_henrique_oliveira_-_pontos_iluminacao_publica_-_estrada_municipal_do_bairro_dos_buenos_proximo_a_praca_da_capela_de_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5001/indicacao_27.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_estrada_municipal_joaquim_de_souza_siqueira_bairro_do_oratorio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5002/indicacao_28.26_-_rafael_henrique_de_oliveira_e_lauro_-_sinalizacao_horizontal_e_vertical_nas__estradas_municipais_dos_bairros_oratorio_jaboticabal_lavras_e_pereiras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5003/indicacao_29.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_rua_antonio_de_padua_vesco_e_rua_angelo_granconato_b._abadia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5004/indicacao_30.26_-_lauro_ap_toledo_-_colocar_3_bracos_de_luz_na_rua_pedro_domingos_rissato_bairro_da_abadia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5005/indicacao_31.26_-_lauro_ap_toledo_-_troca_de_placa_na_rua_lazara_aparecida_moraes_oliveira_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_32.26_-_lauro_aparecido_de_toledo_-_instalacao_de_playground_na_praca_sao_cristovao_oratorio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_33.26_-_lauro_aparecido_de_toledo_-_recolocar_as_lombadas_-_rua_jose_fernandes_de_souza_quinzote_passando_pelas_lavras_de_baixo_ate_o_inicio_de_mg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_34.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_luiz_pizza_em_frente_varejao_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_35.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_para_bairro_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_36.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_ceara_bairro_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5017/indicacao_37.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao__guias_-_rua_maranhao_bairro_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5018/indicacao_38.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_rodovia_jose_vicente_lomonico_scr22_lavras_do_meio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5019/indicacao_39.26_-_marco_antonio_zanesco_-_criar_a_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_40.26_-_lauro_-_concluir_pavimentacao_asfaltica_-_rua_fermino_gomes_ribeiro_-_jardim_teixeira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_41.26_-_lauro_aparecido_de_toledo_-_recapeamento_ou_operacao_tapa_buraco_-_cruzamento_r._geracimo_assoni_com_r._francisco_ferreira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_42.26_-_rafael_henrique_oliveira_e_lauro_-_instalacao_de_iluminacao_publica_-_na_rua_sebastiao_ferragutti_bairro_lavras_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_43.26_-_lauro_aparecido_de_toledo_-_sinalizacao_viaria_-_pintura_de_faixa_de_pedestre_-_avenida_brasil_x_avenida_sao_paulo_-_jardim_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_44.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_ruas_bairro_salone_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_45.26_-_adriano_-_reiteracao_-_analise_da_saude_da_arvore_na_rua_antonio_goncalves_dantas_n.o_66_-_vila_palmira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_46.26_-_adriano_-_reiteracao_-_refazer_calcada_rua_belmiro_domingues_de_souza_-_vila_palmira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_47.26_-_adriano_-_reforcar_cascalhamento_nos_morros__bairros_pinhal_tijuco_preto_gamelao_e_gramal_grande_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_48.26_-_marco_antonio_zanesco_-_sinalizacao_horizontal_e_vertical_nas__ruas_do_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_49.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_50.26_-_adriano_-_nivelar__cascalhar_rocar_-_est._mun._corredor_turistico_laercio_picarelli__est._bairro_corrente_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5045/indicacao_51.26_-_adriano_-_cascalhar_r._santina_t._o._trav._luiz_c._n._trav._jose_m._p._m._trav._antonio_a._de_o._trav._lourdes_p._f._trav_jose_b._de_o._-_bairro_do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5046/indicacao_52.26_-_lauro_aparecido_de_toledo_e_marcos_r_oliveira_preto_-_instalacao_de_iluminacao_na_travessa_joao_theodoro_martins_b._cubas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5049/indicacao_53.26_-_rafael_henrique_oliveira_-_instalacao_de_iluminacao_publica_-_em_frente_a_igreja_de_santa_rita_de_cassia_bairro_brejo_de_cima.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5025/protocolo_44_2026_-_parecer_cp_03.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5030/protocolo_46_2026_-_parecer_cp_02.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5233/redacao_final_do_projeto_de_lei_14.2026_-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5234/redacao_final_do_projeto_de_lei_138.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5235/redacao_final_do_projeto_de_lei_139.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5271/redacao_final_4_do_projeto_de_lei_25.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5272/redacao_final_5_do_projeto_de_lei_26.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5273/redacao_final_6_do_projeto_de_lei_19.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5274/redacao_final_7_do_projeto_de_lei_34.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5275/redacao_final_8_do_projeto_de_lei_35.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5489/redacao_final_9_do_projeto_de_lei_37.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5490/redacao_final_10_do_projeto_de_lei_57.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5491/redacao_final_11_do_projeto_de_lei_46.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4996/projto_de_lei_complementar_1.2026_-_prefeito_-_reforma_administrativa_-_ave.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5014/projeto_de_lei_complementar_3.26_-_adriano_-_altera_inciso_v_alinea_a__do_artigo_41_do_ctm_-_lc__59.2001_-_isencao_veda_exploracao_economica_parcial_do_imovel_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5050/projeto_de_lei_complementar_04.2026_-_prefeito_-_reposicao_salarial_e_do_auxilio_alimentacao_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5057/projeto_de_lei_complementar_05.2026_-_mesa_-_dispoe_sobre_a_revisao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5058/projeto_de_lei_complementar_06.2026_-_mesa_-_amplitude_de_referencias_-_cargos_novos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5059/projeto_de_lei_complementar_07.2026_-_mesa_-_altera_valor_do_auxilio_alimentacao_aos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5060/projeto_de_lei_complementar_08.2026_-_mesa_-_reenquadramento_das_referencias_dos_cargos_do_quadro_de_pessoal_da_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5118/projeto_de_lei_complementar_09.2026_-_prefeito_-_altera_lc_171.2011_-_plano_de_carreira_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5119/projeto_de_lei_complementar_10.2026_-_prefeito_-_altera_lc_197.2012_-_secretario_de_escola_e_psicopedagogo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5120/projeto_de_lei_complementar_11.2026_-_prefeito_-_altera_lc_197.2012_-_eng._civil_e_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5227/projeto_de_lei_complementar_12.2026_-_prefeito_-_falta_abonada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4987/projeto_de_lei_1.2026_-_thiago_-_obrigatoriedade_de_advertencia_e_restricao_etaria_na_comercializacao_de_cofrinhos_infantis_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4995/projeto_de_lei_2.2026_-_patricia_-_dispoe_sobre_normas_gerais_de_seguranca_para_piscinas_de_uso_coletivo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4997/projeto_de_lei_no_3.2026_-_convenio_secretaria_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5009/projeto_de_lei_04.2026_-_prefeito_-_beneficios_eventuais_que_integram_politica_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5010/projeto_de_lei_05.2026_-_prefeito_-_convenio_com_secretaria_de_seguranca_publica_do_estado_de_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5011/projeto_de_lei_06.2026_-_prefeito_-_convenio_com_municipio_de_braganca_paulista_-_pericia_medico_legal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5012/projeto_de_lei_07.2026_-_prefeito_-_revoga_lei_municipal_3526.2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5024/projeto_de_lei_08.2026_-_prefeito_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5047/projeto_de_lei_09.2026_-_marco_antonio_zanesco_-_institui_e_inclui_no_calendario_municipal_de_eventos_o_dia_da_conscientizacao_sobre_a_paternidade_responsavel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5048/projeto_de_lei_10.2026_-_mesa_da_camara_-_institui_no_ambito_da_camara_municipal_da_estancia_de_socorro_o_beneficio_indenizatorio_denominado_auxilio-transporte..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5064/projeto_de_lei_11.2026_-_thiago__lat__mgc__rho_-_fornecimento_de_protetores_auriculares_para_alunos_com_tea_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5065/projeto_de_lei_12.2026_-_rafael_henrique_de_oliveira_e_thiago_balderi_-_maio_laranja_de_combate_ao_abuso_e_a_exploracao_sexual_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5081/projeto_de_lei_13.2026_-_thiago_-_altera_lei_mun._3.743.2013_-_concessao_de_auxilio_transporte_universitario_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5082/projeto_de_lei_14.2026_-_adriano__marcelo_-_dispoe_sobre_a_transparencia_e_a_publicidade_das_emendas_individuais_impositivas_aprovadas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5092/projeto_de_lei_15.2026_-_marco_antonio_zanesco_-_institui_o_programa_galpao_criativo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5093/projeto_de_lei_16.2026_-_marco_antonio_zanesco_-_estabelece_percentual_de_vagas_para_nomeacao_de_mulheres_nos_orgaos_da_administracados_poderes_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5106/projeto_de_lei_17.2026_-_prefeito_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5121/projeto_de_lei_18.2026_-_prefeito_-_autorizacao_para_contratar_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5122/projeto_de_lei_19.2026_-_prefeito_-_acrescenta_dispositivos_na_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5123/projeto_de_lei_20.2026_-_prefeito_-_institui_politica_desenvolvimento_da_apicultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5134/projeto_de_lei_21.2026_-_marcelo_-_institui_o_programa_de_vacinacao_domiciliar_para_pessoas_tea_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5142/projeto_de_lei_22.2026_-_marco_antonio_zanesco_-_instituido_o_selo_empresa_amiga_da_amamentacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5143/projeto_de_lei_23.2026_-_marco_antonio_zanesco_-_comunicacao_para_autoridades_policiais_por_parte_dos_postos_de_combustiveis_condutores_de_veiculos__com_sinais_de_embriaguez.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5161/projeto_de_lei_24.2026_-_prefeito_-_altera_lei_3242.2008.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5162/projeto_de_lei_25.2026_-_prefeito_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5163/projeto_de_lei_26.2026_-_prefeito_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5170/projeto_de_lei_27.2026_-_patricia_-_dispoe_sobre_a_instituicao_semana_municipal_da_diversidade_-_calendario_oficial_de_eventos_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5172/projeto_de_lei_28.2026_-_prefeito_-_denomina_casa_da_mulher_-_maria_regina_mantovani.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5175/projeto_de_lei_29.2026_-_patricia_-_institui_o_dia_do_rotary_club_-_calendario_oficial_de_eventos_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5177/projeto_de_lei_30.2026_-_marcelo_-_institui_a_semana_municipal_de_conscientizacao_sobre_a_epilepsia_-_marco_roxo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5184/projeto_de_lei_31.2026_-_marco_antonio_zanesco_-_programa_empresa_amiga_da_familia_atipica_e_cria_selo_correlato.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5185/projeto_de_lei_32.2026_-_marco_antonio_zanesco_-_preve_acolhimento_de_alunos_na_area_interna_das_instituicoes_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5186/projeto_de_lei_33.2026_-_lauro_ap_toledo_-_altera_artigo_1o_e_anexo_unico_da_lei__3.481.2011_-_rua_nelson_matioli_-_bairro_salone.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5215/projeto_de_lei_34.2026_-_prefeito_-_convenio_secretaria_de_governo_e_relacoes_institucionais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5216/projeto_de_lei_35.2026_-_prefeito_-_convenio_com_secretaria_estadual_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5226/projeto_de_lei_36.2026_-_prefeito_-_fornecimento_de_protetores_auriculares_a_alunos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5228/projeto_de_lei_37.2026_-_vereador_adriano-_denominacao_de_logradouro_publico_-_estrada_municipal_reserva_da_mata_scr_317_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5231/projeto_de_lei_38.2026_-_marco_antonio_zanesco_-_exige_garantia_de_igualdade_salarial_entre_homens_e_mulheres_das_empresas_que_contratarem_com_o_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5232/projeto_de_lei_39.2026_-_marco_antonio_zanesco_-_cria_a_campanha_de_conscientizacao_e_informacao_contra_a_disseminacao_de_noticias_falsas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5252/projeto_de_lei_40.2026_-_marcos_roberto_de_oliveira_preto_-_divulgacao_dos_dias_e_horarios_da_coleta_de_residuos_solidos_domiciliares_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei_41.2026_-_thiago_-_autorizacao_para_utilizacao_de_postes_de_sinalizacao_viaria_instalacao_de_cameras_de_monitoramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5280/projeto_de_lei_42.2026_-_marcos_roberto_de_oliveira_preto_-_direito_da_mulher_a_acompanhante_durante_atendimentos_em_servicos_de_saude_publicos_e_privados.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5283/projeto_de_lei_43.2026_-_lauro_aparecido_de_toledo_-_deck_-_deck_mirante_da_cachoeira_central_-__durvalino_oliani.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5284/projeto_de_lei_44.2026_-_marco_antonio_zanesco_-_cria_a_campanha_doe_dignidade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5285/projeto_de_lei_45.2026_-_marco_antonio_zanesco_-_dia_da_menina_e_semana_correlata.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5321/projeto_de_lei_46.2026_-_prefeito_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5322/projeto_de_lei_47.2026_-_thiago_-_dispoe_sobre_criterios_para_a_instituicao_de_datas_comemorativas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5328/projeto_de_lei_48.2026_-tiago_minozzi_de_faria_-_estrada_municipal_joanna_cardoso_dorta_-_bairro_dos_cardoso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5329/projeto_de_lei_49.2026_-_marco_antonio_zanesco_-_estrada_municipal_do_bambu_-_bairro_gramal_grande.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_50.2026_-_lauro_ap_toledo_-_altera_artigo_1o_e_anexo_unico_da_lei__4717.2024_-_travessa_nossa_senhora_da_conceicao_-_bairro_oratorio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5332/projeto_de_lei_51.2026_-_prefeito_-__instrumento_de_comodato_entre_a_prefeitura_e_a_associacao_dos_funcionarios_publicos_do_estado_para_uso_das_margens_do_lago_da_pompeia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5346/projeto_de_lei_52.2026_-_marco_antonio_zanesco_-_dispoe_sobre_a_obrigatoriedade_de_informar_aos_pais_ou_responsaveis_legais_acerca_das_doencas_raras_detectadas_pelo_teste_do_pezinho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5357/projeto_de_lei_53.2026_-_marco_antonio_zanesco_-_cria_a_campanha_marcas_da_enfermagem_de_combate_a_violencia_contra_os_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5385/projeto_de_lei_54.2026_-_marcos_roberto_de_oliveira_preto_-_distribuicao_sus_de_sensor_medidor_continuo_de_glicose_p_criancas_2_a_12_anos_portadoras_diabetes_mellitus_tipo_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5401/projeto_de_lei_55.2026_-_marco_antonio_zanesco_-_institui_o_programa_cuidado_em_casa_p_atencao_domiciliar_a_pessoa_idosa_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5402/projeto_de_lei_56.2026_-_marco_antonio_zanesco_-_institui_o_programa_de_combate_a_pedofilia..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5427/projeto_de_lei_57.2026_-_prefeito_-_resolucao_contran_996-2023_-_uso_e_circulacao_viaria_dos_equipamentos_de_mobilidade_individual.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5475/projeto_de_lei_58.2026_-_thiago__rafael_-_obrigatoriedade_execucao_do_hino_nacional_brasileiro_e_do_hino_de_socorro_nas_escolas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5476/projeto_de_lei_59.2025_-_thiago_-_proibicao_comercializacao_e_consumo_bebidas_alcoolicas_apresentacoes_culturais_destinadas_exclusivamente_ao_publico_infantil_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5477/projeto_de_lei_60.2026_-_thiago_-_obrigatoriedade_de_protecao_areas_com_agua_espacos_alugados_para_festas_e_eventos_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5482/projeto_de_lei_61.2026_-_marco_antonio_zanesco_-_obrigatoriedade_de_publicacao_no_portal_da_transparencia_do_municipio_de_informacoes_referentes_a_emendas_destinadas_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5483/projeto_de_lei_62.2026_-_thiago_-_dia_dos_pequenos_em_festa_-_destinado_a_criancas_de_familias_de_baixa_renda_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5488/projeto_de_lei_63.2026_-_tiago_-_denominacao_de_logradouro_publico_-_rua_mandacaru_-_bairro_do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5502/projeto_de_lei_64.2026_-_patricia_-_dispoe_vedacao_nomeacao_contratacao_designacao_condenados_crimes_sexuais_contra_criancas_e_adolescentes_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5503/projeto_de_lei_65.2026_-_patricia_-_dispoe_criacao_e_manutencao_de_lista_publica_e_atualizada_de_consultas_e_exames_agendados_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5173/projeto_de_decreto_01_2026_-mesa_-_mulher_de_excelencia_conceicao_fontana.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5031/projeto_de__resolucao_1.26-_mesa_-_altera_resolucao_5.2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5299/substitutivo_1_ao_projeto_de_lei_27.2026__ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5115/emenda_01_-_projeto_de_lei_14.2026_-cjr_ii_-_transparencia_e_publicidade_das_emendas_individuais_impostivas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5146/emenda_02_-_projeto_de_lei_138.2025_-cjr_e_cdp_-_altera_o_artigo_1o_do_projeto_de_lei_no_138.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5147/emenda_03_-_projeto_de_lei_139.2025_-cjr_e_cie_-_altera_o_artigo_1o_do_projeto_de_lei_no_139.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5213/emenda_04_-_projeto_de_lei_25.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_25.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5214/emenda_05_-_projeto_de_lei_26.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_26.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5238/emenda_06_-_projeto_de_lei_19.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_19.2026__acrescenta_arts._22-a_e_22-b_a_lei_4.952._2025_-_diretrizes_orcamentarias_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5250/emenda_07_-_projeto_de_lei_34.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_34.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5251/emenda_08_-_projeto_de_lei_35.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_35.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5302/emenda_09_-_projeto_de_lei_18.2026_-cjr_-_altera_o_artigo_1o_do_projeto_de_lei_no_18.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5454/emenda_10_-_projeto_de_lei_37.2026_-cjr_-_altera_o_art._1.o_do_projeto_de_lei_n.o_37.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5455/emenda_11_-_projeto_de_lei_57.2026_-cjr_-_altera_numeracao_de_artigos_do_projeto_de_lei_n.o_57.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5461/emenda_no_12_ldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5020/mocao_1.2026_-_marco_zanesco_-_manifesta_aplauso_pelos_31_anos_de_ordenacao_sacerdotal_do_padre_alberto_alves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5176/mocao_2.2026_-_patricia_-_manifesta_aplauso_a_construtora_carraro_-_25_anos_de_fundacao_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5179/mocao_3.2026_-_patricia_-_manifesta_apoio_ao_pl_dep._est._jorge_caruso_-_vagao_rosa_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5206/mocao_4.2026_-_patriciademais_vereadores_-_manifesta_aplauso_gcms_gilmar_afonso_lemos_gian_carlos_montini_marcio_greison_caetano_de_oliveira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5300/mocao_5.2026_-_marcelo_-_manifesta_aplauso_a_atleta_maria_eduarda_rodrigues_e_ao_seu_coach_lucas_bertholdo_-_fisiculturismo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4998/pedido_de_informacao_1.26_-_thiago_-_valores_cobrados_por_metro_quadrado_para_ambulantes_em_festas_e_eventos_municipais_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5101/pedido_de_informacao_02.26_-_cjr_-_projeto_de_lei_13.26_-__olicita_informacoes_sobre_o_pl_13.26_que_altera_a_lei_3.743.13_-_auxilio-transporte_a_estudantes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5158/pedido_de_informacao_3.26_-_thiago_-_documentacao_necessaria_para_execucao_de_emendas_impositivas_destinadas_ao_caad_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5164/pedido_de_informacao_4.26_-_patricia_-_aplicacao_da_lei_municipal_n.o_4.489.2022_nas_escolas_acoes_voltadas_a_lei_maria_da_penha__-_ass.a_leg._rf.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5171/pedido_de_informacao_05.26_-_cjr_e_cfo_-_projeto_de_lei_18.26_-__solicita_informacoes_sobre_o_pl18.2026_que_autoriza_o_o_executivo_contratar_credito_junto_a_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5199/pedido_de_informacao_6.26_-_lauro_aparecido_de_toledo_-_solicita_respostas_de_oficios_referentes_a_denominacoes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5220/pedido_de_informacao_7.26_-_marcos_preto_-_oxigenio_para_tratamento_docmiciliar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5246/pedido_de_informacao_8.26_-_patricia_-_atendimento_e_inclusao_de_pessoas_com_deficiencia_auditiva_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5263/pedido_de_informacao_9.26_-_patricia_-_informacoes_loteamento_recanto_do_sol_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5270/pedido_de_informacao_10.26_-_thiago_-_reposicao_das_traves_da_quadra_poliesportiva_-_parque_da_cidade_joao_orlandi_pagliusi_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5313/pedido_de_informacao_11.26_-_adriano__marcos_p.__patricia_-_execucao_emenda_parlamentar_destinada_a_implantacao_de_melhorias_sanitarias_domiciliares_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5319/pedido_de_informacao_12.26_-_tiago_minozzi_de_faria_-_obra_da_em_delphina_do_rosario_filomeno_mantovani_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5331/pedido_de_informacao_13.26_-_marcos_r_o_preto_-_informacoes_sobre_conisca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5373/pedido_de_informacao_14.26_-_tiago_minozzi_de_faria_-_projeto_de_lei_18.2026_-_autorizacao_para_o_poder_executivo_contratar_operacao_de_credito_junto_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5407/pedido_de_informacao_15.26_-_thiago_-_copias_prestacao_de_contas_-_conisca_-_2023_a_2025_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5413/pedido_de_informacao_16.26_-_thiago_-_santa_casa_de_socorro_hospital_dr._renato_silva_-_plantao_a_distancia_medica_kesia_gusmao_meirelles_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5424/pedido_de_informacao_17.26_-_thiago_-_santa_casa_de_socorro_hospital_dr._renato_silva_-_dra._magaly_antonieta_claros_canceco_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5425/pedido_de_informacao_18.26_-_thiago_-_existencia_de_protocolo_de_barreira_sanitaria_na_santa_casa_de_socorro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5426/pedido_de_informacao_19.26_-_thiago_-_medicos_plantonistas_modalidade_a_distancia_santa_casa_de_misericordia_de_socorro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5444/pedido_de_informacao_20.26_-_marcos_preto_-_relacao_de_veiculos_locados.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5445/pedido_de_informacao_21.26_-_marcos_preto_-_relacao_de_projetos_de_condominios_e_loteamentos_protocolados.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5456/pedido_de_informacao_22.26_-_rafael_henique_de_oliveira_-_atendimento_ao_artigo_167-a_da_constituicao_federal_nos_exercicios_de_2023_e_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5496/pedido_de_informacao_23.26_-_tiago_faria_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5497/pedido_de_informacao_24.26_-_tiago_faria_-_samu.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5498/pedido_de_informacao_25.26_-_tiago_faria_-_escola_modelo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4990/requerimento_1.26_-__vereadores_que_solicitam_renovacao_dos_membros_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_2.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_para_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5022/requerimento_3.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__implantacao_de_sistema_de_drenagem_de_aguas_pluviais_-_rua_ceara_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_4.26_-_adriano__3_vereadores_-_dep._fed._baleia_rossi_-_pavimentacao_asfaltica__tubulacao__guias_-_rua_maranhao_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5026/requerimento_05.26_-_marcos_roberto_de_oliveira_preto_e_outros_-_cpfl_-_solicita_reparos_na_rede_eletrica_devido_a_instabilidade_no_fornecimento_de_energia_eletrica_camanducaia_do_meio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5033/requerimento_7.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_02.02.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5035/requerimento_8.26_-_thiago__lauro__marcelo__rafael_-_dep._estadual_altair_moraes_-_emenda_parlamentar_-_2_milhoes_-_area_da_saude_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5036/requerimento_9.26_-_tiago_minozzi_de_faria_-_alteracao_de_data_de_sessao_ordinaria_-_quarta-feira_de_cinzas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5043/requerimento_10.26_-_tiago_de_faria_-_voto_de_congratulacao_matheus_goncalves_da_silva_mieli_berranteiro_-_a_1a_colocacao_no_concurso_de_berranteiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5063/requerimento_11.26_-_tiago_minozzi_jose_adriano_marcelo_marcos_roberto_patricia_-_retirada_projeto_de_lei_comp_06.2025_-_revogacao_cobranca_iptu.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5075/requerimento_13.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_19.02.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5076/requerimento_14.26_-_lauro_aparecido_de_toledo_-_correios_-_travessa_santa_maria_-_bairro_da_chave.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5085/requerimento_15.26_-_lauro_aparecido_de_toledo_-_instalacao_rotatoria_-_cruzamento_entre_rodovia_pompeu_conti_a_entrada_do_bairro_santa_rosa_e_jardim_teixeira..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5097/requerimento_16.26_-_marcelo_-_sabesp_-_solicita_correcao_pavimentacao_asfaltica_-_corredor_turistico_pedra_bela_vista_-_b._santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5098/requerimento_17.26_-_thiago__lauro__marcelo__rafael_-_retirada_pl_11.2026_-_protetores_auriculares_para_alunos_com_tea_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5107/requerimento_18.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_02.03.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5117/requerimento_19.26_-_comissao_de_justica_e_redacao_-_dispensa_redacao_final_do_projeto_de_lei_14.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5124/requerimento_20.26_-_comissoes_-_inclusao_do_projeto_de_lei_17.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5133/requerimento_21.26_-_marco_r_o_preto_e_todos_os_vereados-_sabesp_-_cronograma_instalacao_rede_esgoto_em_r_lydia_siqueira_de_souza_r_julio_bayardi_e_luiz_corozolla_b._nogueiras.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5144/requerimento_22.26_-_marcos_roberto_oliveira_preto_e_todos_-_voto_de_congratulacao_-_jady_benatti_de_godoi_faria_-_miss.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_23.26_-_marco_zanesco_-_retirada_projeto_de_lei_16.2026_-_nomeacao_de_mulheres_nos_orgaos_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5155/requerimento_24.26_-_adriano_-_cpfl_-_poda_de_vegetacao_-_rua_maria_helena_carvalho_n.o_66_-_bairro_jardim_araujo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5169/requerimento_25.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_16.03.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5174/requerimento_26.26_-_comissoes_-_inclusao_do_projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5180/requerimento_27.26_-_rafael_henrique_de_oliveira_-_der_-_pavimentacao_asfaltica_alca_de_acesso_para_entrada_na_rua_manoel_jacintho_domingues.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5181/requerimento_28.26_-_rafael_henrique_-_der_-_pavimentac._asfalt._alca_de_acesso_para_entrada_na_r._renato_correa_bueno_e_r._jose_vicente_lomonico.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5193/requerimento_29.26_-_lauro_aparecido_de_toledo_-_auto_viacao_braganca_-_ponto_de_onibus_rod_capitao_barduino_bairro_visconde_de_soutello.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5194/requerimento_30.26_-_marco_zanesco_-_retirada_projeto_de_lei_23.2026_-_postos_de_combustiveis_comunica_sobre_condutores_de_veiculos_embriaguez.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5196/requerimento_31.26_-_lauro_aparecido_de_toledo_-_voto_de_pesar_-_falecimento_vereador_joao_bernardes_camara_munhoz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5209/requerimento_32.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_06.04.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5217/requerimento_33.26_-cjr_-_retirada_da_pauta_da_ordem_do_dia_pl_97.2026_-_semana_municipal_da_diversidade.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5218/requerimento_34.26_-_comissao_de_justica_e_redacao_-_dispensa_redacao_final_do_projetos_de_lei_138_e_139.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5236/requerimento_35.26_-_lauro_aparecido_de_toledo_-_dep_fed_saulo_pedroso_-_interceder_ministerio_da_agricultura_-_maquina_patrol_-_promac.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5237/requerimento_36.26_-_thiago_-_retirada_pl_13.2026_-_concessao_de_auxilio-transporte_a_estudantes_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5240/requerimento_37.26_-_patricia__-_instalacao_de_torre_de_telefonia_celular_vivo_-_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5243/requerimento_38.26_-_comissao_de_justica_e_redacao_-_dispensa_redacao_final_do_projetos_de_lei_25_e_26.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5256/requerimento_39.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_22.04.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5262/requerimento_40.26_-_marco_antonio_zanesco_-_justifica_ausencia_reuniao_de_comissoes_permanentes_-_13.04.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5264/requerimento_41.26_-_adriano-_sabesp_-_rocar_-_estacao_elevatoria_de_esgoto-3_-_rua_pedro_bonetti_-_bairro_abadia_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5265/requerimento_42.26_-_adriano-_cpfl_-_poda_vegetacao_-_estacao_elevatoria_de_esgoto-3_-_rua_pedro_bonetti_-_bairro_abadia_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5288/projeto_de_lei_43.2026_-_lauro_aparecido_de_toledo_-_deck_-_deck_mirante_da_cachoeira_central_-__durvalino_oliani.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5296/requerimento_44.26_-_marco_zanesco_-_retirada_projeto_de_lei_32.2026_e_projeto_de_lei_38.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5301/requerimento_45.26_-_lauro_rafael_e_thiago_balderi_-_dep_fed_saulo_pedroso_-_recursos_financeiros_aquisicao_de_ambulancias_p_secretaria_saude.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5303/requerimento_46.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_04.05.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5318/requerimento_47.26_-_tiago_minozzi_de_faria_-_sabesp_-_instalacao_de_rede_de_agua_e_esgoto_-_localidade_bairro_pereiras.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5325/requerimento_48.26_-_thiago_-_sabesp_-_mau_cheiro_esgoto_-_pontos_da_cidade_-_ass.a_leg._rf.docx.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5326/requerimento_49.26_-_marcos_r_o_preto_-_dep_est_jorge_caruso_-intervir_junto_a_sabesp_-_instalacao_aguaesgoto_-_r_lazara_ap_de_moraes_oliveira_b._pereiras.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5327/requerimento_50.26_-_marcos_r_o_preto_-_dep_fed_baleia_rossi_-intervir_junto_a_sabesp_-_instalacao_aguaesgoto_-_r_lazara_ap_de_moraes_oliveira_b._pereiras.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5360/requerimento_51.26_-_tiago_minozzi_-_sabesp_-_instalacao_de_rede_de_agua_e_esgoto_-_r._lazara_aparecida_de_moraes_oliveira_-_jd._santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5364/requerimento_52.26_-_thiago_-_retirada_pl_41.2026_-_dispoe_sobre_a_autorizacao_para_utilizacao_de_postes_de_sinalizacao_viaria_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5365/requerimento_53.26_-_marcos_r_o_preto_-_retirada_pl_42.2026_-direito_da_mulher_a_acompanhante_durante_atendimentos_em_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5369/requerimento_54.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_anatel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5370/requerimento_55.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_telefonica_-_vivo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5371/requerimento_56.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_tim_s.a..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5372/requerimento_57.26_-rafael_h._oliveira_-_melhoria_da_cobertura_do_sinal_de_telefonia_movel_e_internet_em_toda_a_zona_rural_-_claro_s.a..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5374/requerimento_58.26_-_thiago_-_conisca_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5380/requerimento_59.26_-_tiago_minozzi_-_oficio_-_hospital_-_demora_em_atendimento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5383/requerimento_60.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_18.05.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5419/requerimento_61.26_-_rafael_henrique_-_der_-_melhorias_no_acesso_da_rodovia_capitao_barduino_para_entrada_na_estrada_jose_maria_tonelli_bairro_dos_moraes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5420/requerimento_62.26_-_rafael_-_dep._fed._luiz_carlos_motta_-_emenda_parlamentar_-_1_milhoes_-_area_da_saude__e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5428/requerimento_63.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_01.06.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5431/requerimento_64.26_-_lauro_aparecido_de_toledo_-_der_-_redutor_de_velocidade_ou_rotatoria_na_rod_pompeu_conti_acesso_a_vila_palmira.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5437/requerimento_65.26_-_marcos_preto_e_vereadores_que_subscrevem_-_der_-_limpeza_do_acostamento_-_rodovia_pompeu_conti.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5459/requerimento_66.26_-_marco_zanesco_-_retirada_projeto_de_lei_55.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5464/requerimento_67.26_-_adriano_-_cpfl_-__iluminacao_da_nova_alca_de_acesso_ao_bairro_do_salone_-_rod._sp-008_rodovia_capitao_barduino_br-146_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5468/requerimento_68.26_-_marcos_roberto_de_oliveira_preto_-_cpfl_-_extensao_de_rede_eletrica_rua_celio_donizete_marcelino_pq_das_estancias_b._livramento.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5481/requerimento_69.26_-_todos_os_vereadores_-_voto_de_pesar_-_falecimentos_-_sessao_15.06.2026_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5484/requerimento_70.26_-_tiago_minozzi_de_faria__-_dep._fed._marcos_pereira_-_emenda_parlamentar_1_milhao_reforma_e_restauracao_do_palacio_das_aguias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5492/requerimento_71.26_-_comissao_de_justica_e_redacao_e_comissao_de_fincas_-_dispensa_redacao_final_do_projetos_de_lei_37_57_e_46.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5504/requerimento_72.26_-_rafael_henrique_de_oliveira_-_der_-_poda_de_arvore_rodovia_octavio_de_oliveira_santos_km_89_b._livramento.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4967/indicacao_1.26_-_marco_zanesco_-_rocagem_da_vegetacao_e_poda_de_arvore_rua_irmas_calafiori_jd_calafiori.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4968/indicacao_2.26_-_marco_zanesco_-_construcao_de_canaleta_entre_a_rua_vitoria_favero_beneduzzi_e__rua_maria_idalina_beneduzzi_verzani_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4969/indicacao_3.26_-_marco_zanesco_-_contencao_de_correntes_de_plasticos_entorno_playground_da_praca_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4970/indicacao_4.26_-_marco_zanesco_-_instalacao_de_mais_bancos_na_praca_do_bairro_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4971/indicacao_5.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4972/indicacao_6.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_parque_ferruchio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4973/indicacao_7.26_-_marco_zanesco_-_manutencao_da_academia_da_saude_localizada_a_rua_dom_pedro_i_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4974/indicacao_8.26_-_marco_zanesco_-_manutencao_do_playground_do_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4975/indicacao_9.26_-_marco_zanesco_-_manutencao_guias_e_sarjetas_no_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4976/indicacao_10.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4977/indicacao_11.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_parque_ferruchio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4978/indicacao_12.26_-_marco_zanesco_-_melhorias_na_sinalizacao_viaria_da_rua_dom_pedro_i_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4979/indicacao_13.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_parque__ferruchio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4980/indicacao_14.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_rua_armando_palmiro_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4981/indicacao_15.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4982/indicacao_16.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4983/indicacao_17.26_-_marco_zanesco_-_aumentar_coleta_seletiva_de_lixo_-_bairro_aparecidinha_ferrucio_beneduzzi_calafiori_abadia_e_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4984/indicacao_18.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4988/indicacao_19.26_-_lauro_-_reajuste_salarial_aos_funcionarios_publicos_municipais_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4989/indicacao_20.26_-_patricia_-_cascalhar_nivelar_-_rua_belizario_araujo_momesso_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4991/indicacao_21.26_-_marco_zanesco_-_plano_de_carreira_para_servidores_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4992/indicacao_22.26_-_marco_zanesco_-_ampliacao_n.o_abonadas_anuais_-_servidores_de_cargos_concursados_ou_com_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4993/indicacao_23.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4994/indicacao_24.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-_no_jd_carvalho.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/4999/indicacao_25.26_-_marco_antonio_zanesco_e_marcos_preto_-_limpeza_corrego_ribeirao_proximo_ao_loteamento_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5000/indicacao_26.26_-_rafael_henrique_oliveira_-_pontos_iluminacao_publica_-_estrada_municipal_do_bairro_dos_buenos_proximo_a_praca_da_capela_de_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5001/indicacao_27.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_estrada_municipal_joaquim_de_souza_siqueira_bairro_do_oratorio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5002/indicacao_28.26_-_rafael_henrique_de_oliveira_e_lauro_-_sinalizacao_horizontal_e_vertical_nas__estradas_municipais_dos_bairros_oratorio_jaboticabal_lavras_e_pereiras.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5003/indicacao_29.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_rua_antonio_de_padua_vesco_e_rua_angelo_granconato_b._abadia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5004/indicacao_30.26_-_lauro_ap_toledo_-_colocar_3_bracos_de_luz_na_rua_pedro_domingos_rissato_bairro_da_abadia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5005/indicacao_31.26_-_lauro_ap_toledo_-_troca_de_placa_na_rua_lazara_aparecida_moraes_oliveira_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_32.26_-_lauro_aparecido_de_toledo_-_instalacao_de_playground_na_praca_sao_cristovao_oratorio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_33.26_-_lauro_aparecido_de_toledo_-_recolocar_as_lombadas_-_rua_jose_fernandes_de_souza_quinzote_passando_pelas_lavras_de_baixo_ate_o_inicio_de_mg.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_34.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_luiz_pizza_em_frente_varejao_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_35.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_para_bairro_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_36.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao_-_rua_ceara_bairro_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5017/indicacao_37.26_-_adriano_-_pavimentacao_asfaltica__implantacao_tubulacao__guias_-_rua_maranhao_bairro_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5018/indicacao_38.26_-_rafael_henrique_oliveira_e_lauro_-_ampliacao_da_instalacao_de_iluminacao_publica_-_na_rodovia_jose_vicente_lomonico_scr22_lavras_do_meio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5019/indicacao_39.26_-_marco_antonio_zanesco_-_criar_a_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_40.26_-_lauro_-_concluir_pavimentacao_asfaltica_-_rua_fermino_gomes_ribeiro_-_jardim_teixeira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_41.26_-_lauro_aparecido_de_toledo_-_recapeamento_ou_operacao_tapa_buraco_-_cruzamento_r._geracimo_assoni_com_r._francisco_ferreira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_42.26_-_rafael_henrique_oliveira_e_lauro_-_instalacao_de_iluminacao_publica_-_na_rua_sebastiao_ferragutti_bairro_lavras_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_43.26_-_lauro_aparecido_de_toledo_-_sinalizacao_viaria_-_pintura_de_faixa_de_pedestre_-_avenida_brasil_x_avenida_sao_paulo_-_jardim_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_44.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_ruas_bairro_salone_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_45.26_-_adriano_-_reiteracao_-_analise_da_saude_da_arvore_na_rua_antonio_goncalves_dantas_n.o_66_-_vila_palmira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_46.26_-_adriano_-_reiteracao_-_refazer_calcada_rua_belmiro_domingues_de_souza_-_vila_palmira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_47.26_-_adriano_-_reforcar_cascalhamento_nos_morros__bairros_pinhal_tijuco_preto_gamelao_e_gramal_grande_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_48.26_-_marco_antonio_zanesco_-_sinalizacao_horizontal_e_vertical_nas__ruas_do_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_49.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_50.26_-_adriano_-_nivelar__cascalhar_rocar_-_est._mun._corredor_turistico_laercio_picarelli__est._bairro_corrente_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5045/indicacao_51.26_-_adriano_-_cascalhar_r._santina_t._o._trav._luiz_c._n._trav._jose_m._p._m._trav._antonio_a._de_o._trav._lourdes_p._f._trav_jose_b._de_o._-_bairro_do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5046/indicacao_52.26_-_lauro_aparecido_de_toledo_e_marcos_r_oliveira_preto_-_instalacao_de_iluminacao_na_travessa_joao_theodoro_martins_b._cubas.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5049/indicacao_53.26_-_rafael_henrique_oliveira_-_instalacao_de_iluminacao_publica_-_em_frente_a_igreja_de_santa_rita_de_cassia_bairro_brejo_de_cima.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5051/indicacao_54.26_-_marcos_r_o_preto_-_instalacao_lombada_-_proximo_a_igreja_de_sao_miguel_no_bairro_camanducaia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5052/indicacao_55.26_-_marcos_roberto_de_oliveira_preto_-_pontos_de_onibus_com_cobertura_rod_octavio_de_oliveira_santos_-__bairro_saltinho.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_56.25_-_marcos_roberto_de_oliveira_preto__-_instalacao_iluminacao_publica_-_rotatoria_de_acesso_ao_bairro_oratorio_e_proximo_ao_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5054/indicacao_57.26_-_marcos_preto_-_limpeza_do_corrego_proximo_a_ponte_da_rua_bahia_no_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5055/indicacao_58.25_-_marcos_roberto_de_oliveira_preto__-_instalacao_iluminacao_publica_proximo_a_ponte_das_ruas_minas_gerais_e_bahia_no_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5056/indicacao_59.26_-_marcos_preto_-_cul-de-sac_encascalhamento_e_acimentar_a_entrada_da_rua_dois_bairro_salone.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5061/indicacao_60.26_-_adriano_-_cascalhar_nivelar_rocar_-_morros_-_bairros_serrote_e_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5062/indicacao_61.26_-_rafael_henrique_oliveira_-_instalacao_de_iluminacao_publica_na_rua_jose_rubim_de_toledo_bairro_moquem.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5066/indicacao_62.26_-_rafael_henrique_oliveira_-_criar_1_unidade_do_projeto_vem_ser_no_bairro_oratorio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_63.26_-_marcelo_-_reiteracao_-_instalacao_de_rotatoria_-_villa_society_eventos.viverde_escola_de_educacao_basica_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5068/indicacao_64.26_-_marcelo_-_reiteracao_-_instalacao_de_iluminacao_na_fonte_do_parque_da_cidade_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5069/indicacao_65.26_-_marcelo_-_reiteracao_-_implantacao_de_parque_pet_-_parque_da_cidade_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5070/indicacao_66.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_joao_coutinho_dias_na_vila_santo_andre.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5071/indicacao_67.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_constantini_b._pereiras.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5072/indicacao_68.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_ferreira_b._dos_nogueiras.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5074/indicacao_69.26_-_marcelo_-_reiteracao_-_realocar_funcionario_municipal_para_a_zeladoria_do_parque_da_cidade_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5077/indicacao_70.26_-_rafael_henrique_oliveira_-instalacao_de_iluminacao_publica_-_rua_benedito_pires_bairro_do_oratorio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5078/indicacao_71.25_-_marcelo_-_reiteracao_-_instalacao_placas_indicativas_de_quilometragem_na_area_interna_do_parque_da_cidade_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5079/indicacao_72.25_-_marcelo_-_reiteracao_-_implantacao_placas_indicativas_diversas_-_parque_da_cidade_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5080/indicacao_73.26_-_adriano_-_nivelar__cascalhar_rocar_-_principais_estradas_dos_bairros_jaboticabal_e_ferreirinhas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5083/indicacao_74.26_-_adriano_-_reiteracao_-_placa_indicativa_bairro_do_pinhal_e_bairro_rio_do_peixe_-_no_bairro_currupira_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_75.25_-_adriano_-_reiteracao_-_nivelar_cascalhar_e_rocar_-_estrada_municipal_do_bairro_currupira_que_liga_a_estrada_do_pinhal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5086/indicacao_76.26_-_lauro_aparecido_de_toledo_-_pavimentacao_travessa_pedro_bigon_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_77.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_estrada_municipal_das_castanheiras_e_vias_adjacentes_no_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_78.26_-_lauro_aparecido_de_toledo_-_revitalizacao_da_area_da_torre_de_tv_no_bairro_dos_buenos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_79.26_-_adriano_-_construcao_banheiros_-_quadra_poliesportiva_-_bairro_dos_rubins_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5090/indicacao_80.26_-_rafael_henrique_oliveira_-melhorias_zeladoria_pintura_e_iluminacao_na_passarela_jd_golo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5091/indicacao_81.26_-_lauro_aparecido_de_toledo_-_lombofaixa_proximo_ao_cruzamento_jose_franco_craveiro_x_galileu_da_rocha_vita.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5094/indicacao_82.26-_lauro_aparecido_de_toledo_-_instalacao_de_pontos_iluminacao_publica_trav._monte_verde_bairro_dos_rubins_-_recusos_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5095/indicacao_83.26_-_lauro_aparecido_de_toledo_-_pavimentacao_asfaltica_de_trecho_da_rua_ibraim_nobre_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5096/indicacao_84.26_-_marcelo_-_operacao_tapa_buraco_recapeamento_asfaltico_-_corredor_turistico_pedra_bela_vista_-_b._santa_rosa_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5099/indicacao_85.26_-_thiago_lat__mgc__rho_-_solicita_pl_-_protetores_auriculares_para_alunos_com_tea_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5100/indicacao_86.26_-_rafael_henrique_oliveira_-revitalizacao_pintura_do_museu_municipal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5102/indicacao_87.26_-_adriano_-_reiteracao_-_iluminacao_na_rua_sao_joao_paulo_ii_5_bracos_de_luz_-_bairro_do_oratorio_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5103/indicacao_88.26_-_lauro__adriano_-_reiteracao_-_instalacao_lombadas_-_est._mun._dr._jose_dionizio_de_souza_filho_-_bairro_dos_farias_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5104/indicacao_89.26_-_adriano_-_reiteracao_-_implantacao_placa_de_identificacao_de_logradouro_-_travessa_alcides_tovazi_-_saltinho_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5105/indicacao_90.26_-_adriano_-_cascalhar_nivelar_e_rocar_-_rua_jose_augusto_gomes_de_azevedo_-_b._dos_nogueiras_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5108/indicacao_91.26_-_lauro_aparecido_de_toledo_-_posto_de_saude_no_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5109/indicacao_92.26_-_lauro_aparecido_de_toledo_-_esquadrilha_da_fumaca_na_festa_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5112/indicacao_93.26_-_patricia_-_substituicao_placa_indicativa_localizada_no_corredor_turistico_laercio_picarelli_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5113/indicacao_94.26_-_patricia_-_reiteracao_-_cascalhar__nivelar_-_rua_sebastiao_ferragutti_-_bairro_lavras_do_meio_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5114/indicacao_95.26_-_patricia_-_reiteracao_-_instalacao_placa_indicativa_-_rua_sebastiao_ferragutti_-_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5125/indicacao_96.26_-_adriano_-_reiteracao_-_reparo_na_cabeceira_e_pavimentacao_-_ponte_sebastiao_policarpo_ferraz_neto_-_b._lavras_de_baixo_km_45_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5126/indicacao_97.26_-_adriano_-_reiteracao_-_implantacao_de_canaleta_para_drenagem_de_agua_pluvial_-_estrada_do_bairro_do_pinhal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5127/indicacao_98.26_-_adriano_-_pavimentacao_asfaltica_das_ruas_-_rio_de_janeiro__amazonas_-_bairro_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5128/indicacao_99.26_-_adriano_-_reiteracao_-_pintura_faixa_de_pedestres_-_r._praxedes_domingues_de_oliveira_x_r._cap._hermelindo_de_souza_araujo_-_jd._araujo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5129/indicacao_100.26_-_adriano__marcelo_-_reiteracao_-_reforma_e_implantacao_de_cancha_sintetica_da_raia_de_bocha_no_centro_do_trabalhador_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5130/indicacao_101.26_-_adriano_-_reiteracao_-_revitalizacao_melhoria_na_iluminacao_-_praca_coronel_olimpio_goncalves_dos_reis_praca_da_matriz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5131/indicacao_102.26_-_marcelo_-_reiteracao_-_pavimentacao_asfaltica__-_rua_antonio_morais_cardoso_-_centro_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5132/indicacao_103.26_-_marcelo_-_reiteracao_-_permissao_de_parar_estacionar_em_apenas_um_dos_lados_da_rua_antonio_de_morais_cardoso_ou_mao_unica_-_centro_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5135/indicacao_104.26_-_patricia_-_reiteracao_-_substituicao_placa_com_a_denominacao_rua_flor_de_lotus_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5136/indicacao_105.26_-_patricia_-_reiteracao_-_percepcao_de_auxilio-alimentacao_ao_funcionario_municipal_em_gozo_de_auxilio_doenca_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5137/indicacao_106.26_-_patricia_-_instalacao_placa_indicativa_-_est._bento_bueno_de_toledo_-_camanducaia_de_baixo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5138/indicacao_107.26_-_marco_r_oliveira_preto_-_pavimentacao_asfaltica_ou_operacao_tapa_buracos_-_rua_rondonia_-_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5139/indicacao_108.26_-_adriano__marcelo_-_reiteracao_-_limpeza_reforma_e_implantacao_de_cancha_sintetica_da_raia_de_bocha_-_vila_palmira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5140/indicacao_109.26_-_marcelo_-_reiteracao_-_permissao_de_estacionar_e_parar_apenas_um_dos_lados_r._coronel_fidelis_domingues_-_centro_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5141/indicacao_110.26_-_tiago_-_instalacao_de_lombada_-_rua_manoel_francisco_do_nascimento_-_serra_do_moquem_-_chacara_shalom_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5145/indicacao_111.26_-_marco_zanesco_-_encascalhar_nivelar_rocar_-_rua_mario_natal_de_souza_mario_portugues_-_bairro_do_porto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5149/indicacao_112.26_-_marco_antonio_zanesco__-_indica__projeto_sobre_nomeacao_de_mulheres_nos_orgaos_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5150/indicacao_113.26_-_adriano_-_reiteracao_-_implantacao_calcadas_-_rua_gregorina_de_farias_alexandroni_ate_avenida_brasil_-_bairro_santa_cruz_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5151/indicacao_114.26_-_adriano_-_reiteracao_-_implantacao_grade_bueiro_reinstalacao_tampa_-_av._sao_paulo_-_bairro_jardim_santa_cruz_n.o_450_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5152/indicacao_115.26_-_adriano_-_reiteracao_-_iluminacao_publica_-_bairro_da_labrinha_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5153/indicacao_116.26_-_adriano_-_vistoria_no_terreno_rua_maria_helena_carvalho_em_frente_ao_n.o_90_-_bairro_jardim_araujo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5154/indicacao_117.26_-_adriano_-_operacao_tapa-buraco_na_rua_maria_helena_carvalho_-_bairro_jardim_araujo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5156/indicacao_118.26_-_patricia_-_criacao_do_programa_fila_zero_para_pacientes_oncologicos_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5157/indicacao_119.26_-_patricia_-_reiteracao_-_sugere_pl_visando_a_criacao_e_estruturacao_do_departamento_de_bem-estar_animal__-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5159/indicacao_120.26_-_lauro_aparecido_de_toledo_-_construcao_calcada_na_rua_diogenes_luis_baldo_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5160/indicacao_121.26_-_lauro_aparecido_de_toledo_-__cobertura_da_quadra_paulo_cesar_teixeira_localizada_na_centro_esportivo_joao_orlandi.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5165/indicacao_122.26_-_adriano_-_implantacao_tubos_e_caixa_de_captacao_aguas_fluviais_-_r._visconde_do_rio_branco_11_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5166/indicacao_123.26_-_adriano_-_manutencao_da_ponte_-_estrada_municipal_do_serrote_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5167/indicacao_124.26_-_marco_antonio_zanesco_-_limpeza_corrego_ribeirao_-bairro_barrocao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5168/indicacao_125.26_-_adriano_-_rocar_vegetacao_calcada_-_r._gregorina_de_faria_alexandroni_ate_av._brasil_-_jardim_santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_126.26_-_marcelo_-_implantacao_de_faixa_de_pedestres_-_rua_doutor_luiz_pizza_n.o_75_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_127.26_-_marcelo_-_manutencao_substituicao_-_tampas_boca_de_lobo_-_av._prefito_mario_de_faria_869_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_128.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_estradas_municipais_dos_bairros_limoeiro_e_varginha.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_129.26_-_tiago_minozzi_-_manutencao_substituicao_-_grama_sintetica_-_quadra_poliesportiva_-_jd._santa_cruz_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_130.26_-_tiago_minozzi_de_faria_-_analise_da_saude_risco_de_queda_das_arvores_na_rua_jatoba_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_131.26_-_rafael_henrique_oliveira_-_iluminacao_publica_-rua_sao_francisco_bairro_oratorio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_132.26_-_marcos_roberto_de_oliveira_preto__-_fornecer_oxigenio_portatil.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_133.26_-_lauro_aparecido_de_toledo_-_manutencao_ou_de_playground_na_creche_mun._prof._jose_carlos_dias_de_oliveira_jd._carvalho.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_134.26_-_lauro_-_instalacao_ponto_de_onibus_-_rodovia_capitao_barduino_bairro_visconde_de_soutello.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_135.26_-_marco_antonio_zanesco__-_indica__projeto_comunicacao_a_policiais_por_postos_de_combustiveis_sobre_condutores_embriagados.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_136.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_estrada_municipal_olivia_luiza_moreira_moraes_figueiredo_localizada_no_b._barao_ibitinga.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_137.26_-_marcelo_-_operacao_tapa_buraco_recapeamento_asfaltico_-_est._mun._celestino_de_pompeia_calafiori_-_b._salto_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5200/indicacao_138.26_-_adriano_-_nivelar_cascalhar_rocar_-_bairros_camanducaia_de_baixo_visconde_pedra_branca_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5201/indicacao_139.26_-_adriano_-_nivelar_cascalhar_rocar_-_jose_saragiotto_joao_saragiotto_demais_vias_-_bairro_ribeirao_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5202/indicacao_140.26_-_adriano_-_ampliar_coleta_de_lixo_-_jose_saragiotto_joao_saragiotto_demais_vias_-_bairro_ribeirao_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5203/indicacao_141.26_-_adrianodemais_vereadores_-_reiteracao_-_indica_pl_-_repasse_abono_acs_ace_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5204/indicacao_142.26_-_adriano_-_reiteracao_-_rebaixamento_tubulacao_de_captacao_e_conducao_de_agua_pluvial_-_ponto_de_onibus_-_bairro_barao_de_ibitinga_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5205/indicacao_143.26_-_adriano_-_implantacao_placa_de_identificacao_de_logradouro_-_travessa_alcides_tovazi_-_bairro_saltinho_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5207/indicacao_144.26_-_tiago_minozzi_de_faria_-_cascalhar__nivelar_-_rua_joao_ferreira_de_andrade_-_bairro_lavras_do_meio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_145.26_-_tiago_minozzi_de_faria_-_retirar_mudar_poste_rua_joao_ferreira_de_andrade_-_bairro_lavras_do_meio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5210/indicacao_146.26_-_adriano__lauro_-_encaminhar_pl_-_dispoe_sobre_a_regulamentacao_da_circulacao_de_bicicletas_eletricas_e_motorizadas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5211/indicacao_147.26_-_patricia_-_pavimentacao_asfaltica_-_rua_joao_ferreira_de_andrade_-_bairro_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5212/indicacao_148.26_-_lauro_aparecido_de_toledo_-_operacao_tapa_buraco_-_r._terezinha_pereira_maluf_bairro_dos_nogueiras.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5219/indicacao_149.26_-_marco_antonio_zanesco_-concurso_publico_para_assessoria_pedagogica_supervisao._psicopedagoga_escolar_com_formacao_em_pos_clinica_e_institucional.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5221/indicacao_150.26_-_marcelo_-_operacao_tapa_buraco_recapeamento_asfaltico_-_rua_sebastiao_teixeira_de_paiva_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5222/indicacao_151.26_-_marcelo_-_rocar_cascalhar_nivelar_-_avenida_boa_esperanca_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5223/indicacao_152.26_-_marco_antonio_zanesco_-licenca_nojo_9_dias_para_todos_os_funcionarios_publicos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5224/indicacao_153.26_-_lauro_ap_toledo_-_instalacao_de_nova_placa_com_denominacao_da_rua_geralda_souza_pinto.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5225/indicacao_154.26_-_lauro_aparecido_de_toledo_-_instalacao_de_lombofaixa_no_cruzamento_entre_rua_mazzolini_x_praca_do_amanha_-_centro.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5229/indicacao_155.26_-_lauro_aparecido_de_toledo_-_reparos_manutencao_da_rua_no_bairro_lavras_de_cima_divisa_com_mg.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5230/indicacao_156.26_-_lauro_aparecido_de_toledo_-_instalacao_de_academia_bairro_lavras_de_baixo_proximo_ao_eco_ponto_rodovia_farmaceutico_osvado_paiva.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5239/indicacao_157.26_-_thiago_-_envio_de_pl_-_funcao_gratificada_30_escriturario_bolsa_familia_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5241/indicacao_158.26_-_lauro_aparecido_de_toledo_-_recapeamento_ou_operacao_tapa_buraco_-_cruzamento_ruas_prof.a_abigail_silva_salvador.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5242/indicacao_159.26_-_marcos_roberto_de_oliveira_preto__-_cadastramento_de_todas_as_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5244/indicacao_160.26_-_patricia_-_manutencao_ponte_-_av._vicente_lomonico_759_-_bairro_pompeia_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5245/indicacao_161.26_-_patricia_-_manutencao_calcada_-_rua_campos_sales_348_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5247/indicacao_162.26_-_patricia_-_poda_de_arvore_-_bairro_dos_camilos_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5248/indicacao_163.26_-_lauro_aparecido_de_toledo_-_pintura_de_faixas_de_pedestres_e_lombadas_no_cruzamento_da_r._francisco_assis_ferreira_e_r._gerassimo_assoni_no_jd_gollo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5249/indicacao_164.26_-_thiago_-_envio_de_pl_-_funcao_gratificada_30_gcm_adestramento_canil_municipal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5253/indicacao_165.26_-_tiago_-_aumento_do_n.o_de_vagas_de_estacionamento_bicicletas_eletricas_e_motorizadas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5254/indicacao_166.26_-_tiago_-_rocar_manutencao_ponte_-_bairro_jaboticabal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5255/indicacao_167.26_-_tiago_-_implantacao_de_sinalizacao_viaria_horizontal_-_estrada_mun._joaquim_de_souza_siqueira_-_bairro_do_oratorio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5257/indicacao_168.26_-_patricia_toledo_-_divulgacao_de_lista_com_as_consultas_e_exames_agendados_nos_postos_de_saude_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_169.26_-_patricia_-_reiteracao_-_instituir_o_conselho_municipal_dos_direitos_da_mulher_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_170.26_-_patricia_-_reiteracao_-_aplicacao_da_lei_mun._4330.2021_-_libras_-_evento_publico_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5261/indicacao_171.26_-_tiago_-_conclusao_da_manutencao_da_passarela_localizada_na_rua_jose_maria_de_azevedo_e_souza_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_172.26_-_adriano_-_rocar_-_praca_-_rua_pedro_bonetti_-_bairro_abadia_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5268/indicacao_173.26_-_adriano_-_melhoria_captacao_agua_pluvial_-_rua_praxedes_domingues_de_oliveira_577_-_jardim_araujo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5276/indicacao_174.26_-_marcos_roberto_de_oliveira_preto__-_decreto_sobre_a_circulacao_de_ciclomotores_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5277/indicacao_175.26_-_marcos_roberto_de_oliveira_preto__-_instalacao_de_iluminacao_publica_na_estrada_mun.do_bairro_marianos_-_scr-413.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5278/indicacao_176.26_-_marcos_roberto_de_oliveira_preto__-_instalacao_de_iluminacao_publica_na_rua_santa_agueda_no_bairro_oratorio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5281/indicacao_177.26_-_marco_zanesco_-_plano_de_carreira_para_servidores_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5282/indicacao_178.26_-_marco_antonio_zanesco_-_aumento_do_premio_de_assiduidade_dos_servidores_publicos_municipais_passando_de_r_12000_para_r_15000.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5286/indicacao_178.26_-_marco_antonio_zanesco_-_aumento_do_premio_de_assiduidade_dos_servidores_publicos_municipais_passando_de_r_12000_para_r_15000.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5287/indicacao_180.26_-_rafael_henrique_oliveira_-_providencias_a_respeito_do_esgoto_a_ceu_aberto_no_bairro_salone.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5289/indicacao_181.26_-_adriano_-_nivelar_cascalhar_-_travessa_das_orquideas_-_bairro_do_salto_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5290/indicacao_182.26_-_adriano_-_nivelar_cascalhar_e_rocar_-_rua_antonio_aparecido_ferreira_-_bairro_da_lagoa_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5291/indicacao_183.26_-_adriano_-_pavimentacao_asfaltica_-_morro_da_fazenda_do_coli_-_estrada_bairro_gramal_grande_sentido_pinhal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5292/indicacao_184.26_-_adriano_-_pavimentacao_asfaltica_-_estrada_municipal_-_bairro_do_pinhal_ao_bairro_currupira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5293/indicacao_185.26_-_adriano_-_reiteracao_-_preenchimento_da_canaleta_cruzamento_das_ruas_cap._joaquim_de_souza_pinto_x_rua_barao_de_ibitinga_-_centro_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5294/indicacao_186.26_-_adriano_-_reiteracao_-_substituicao_-_grande_bueiro_-_rua_cap._joaquim_de_souza_pinto_374_-_centro_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5295/indicacao_187.26_-_marco_zanesco_-_encascalhar_nivelar_rocar_ou_pavimentacao_asfaltica_-travessa_victorio_borin_-_bairro_das_almas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5297/indicacao_188.26_-_marco_antonio_zanesco__-_indica__projeto__acolhimento_de_alunos_na_area_interna_das_instituicoes_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5298/indicacao_189.26_-_marco_antonio_zanesco__-_projeto_igualdade_salarial_entre_homens_e_mulheres_das_empresas_q_contratarem_c_o_poder_publico.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5304/indicacao_190.26_-_marcelo_-_substituicao_lampadas_queimadas_parquinho_-_parque_da_cidade_joao_orlandi_pagliusi_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5305/indicacao_191.26_-_marcelo_-_reiteracao_-_delimitar_transito_veiculos_parte_superior_do_parque_da_cidade__sugestao_de_2_locais_para_estacionamento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5306/indicacao_192.26_-_marcelo_-_reiteracao_-_instalacao_de_rotatoria_-_villa_society_eventos_viverde_escola_de_educacao_basica_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5307/indicacao_193.26_-_marcelo_-_reiteracao_-_aumentar_a_frequencia_da_coleta_de_lixo_-_residencial_palma_real_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5308/indicacao_194.26_-_marcelo__adriano_-_reiteracao_-_nivelar_e_cascalhar_rua_santa_clara_trav._sao_joao_paulo_ii_e_demais_ruas_de_terra_do_bairro_oratorio__-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5309/indicacao_195.26_-_marcelo__6_vereadores_-_expansao_da_iluminacao_publica_-_bairro_dos_rubins_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5310/indicacao_196.26_-_marcelo_-_reiteracao_-_instituir_area_de_zona_amarela_nas_esquinas_da_travessa_rufino_g._de_andrade_com_a_rua_luiz_pizza_-_centro_-__ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5311/indicacao_197.26_-_marcelo_-_reiteracao_-_permissao_para_conversao_a_direita_na_rua_marechal_floriano_peixoto_acesso_a_r._jose_maria_de_azevedo_e_souza_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5312/indicacao_198.26_-_marcelo_-_reiteracao_-_revitalizacao_da_quadra_poliesportiva_-_bairro_dos_moraes_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5315/indicacao_199.26_-_tiago_de_faria_-_reinstalacao_de_lombadas_principais_vias_no_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5316/indicacao_200.26_-_tiago_de_faria_-_construcao_de_calcadas_estrada_mun_das_castanheira_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5317/indicacao_201.26_-_tiago_minozzi_de_faria_-_nivelar_encascalhar_rocar_-_rua_manoel_jacintho_domingues.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5320/indicacao_202.26_-_tiago_minozzi_de_faria_-_nivelar_encascalhar_rocar_-_trecho_de_terra_da_rua_alagoas_jardim_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5323/indicacao_203.26_-_marcos_roberto_de_oliveira_preto__-_regulamente_a_lei_4590.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5324/indicacao_204.26_-_tiago_minozzi_de_faria_-_substituir_lombada_por_lombofaixa_rua_estevam_bozola_398_vila_palmira.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5333/indicacao_205.26_-_marco_zanesco_-_construcao_de_canaleta_entre_a_rua_vitoria_favero_beneduzzi_e__rua_maria_idalina_beneduzzi_verzani_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5334/indicacao_206.26_-_marco_zanesco_-_contencao_de_correntes_de_plasticos_entorno_playground_da_praca_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5335/indicacao_207.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5336/indicacao_208.26_-_marco_zanesco_-_instalacao_de_novas_placas_com_denominacao_das_ruas_do_parque_ferruchio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5337/indicacao_209.26_-_marco_zanesco_-_manutencao_guias_e_sarjetas_no_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5338/indicacao_210.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5339/indicacao_211.26_-_marco_zanesco_-_manutencao_limpeza_de_guias_sarjetas_do_parque_ferruchio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5340/indicacao_212.26_-_marco_zanesco_-_melhorias_na_sinalizacao_viaria_da_rua_dom_pedro_i_bairro_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5341/indicacao_213.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_todas_as_ruas_-_parque__ferruchio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5342/indicacao_214.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_bairro_ferruchio_beneduzzi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_215.26_-_marco_zanesco_-_repintura_viaria_de_faixas_de_pedestres_do_jardim_calafiori.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5344/indicacao_216.26_-_marco_zanesco_-_aumentar_coleta_seletiva_de_lixo_-_bairro_aparecidinha_ferrucio_beneduzzi_calafiori_abadia_e_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_217.26_-_rafael_henrique_oliveira_-_iluminacao_rodovia_capitao_barduino_trrechos_especificos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5347/indicacao_218.26_-_thiago_-_implantacao_de_iluminacao_publica_-_rod_capitao_barduino_km_1375_ate_trevo_dos_imigrantes_-_socorro_braganca_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_219.26_-_patricia_-_envio_de_pl_-_normas_e_diretrizes_para_o_pernoite_de_veiculos_do_tipo_motorhome_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_220.26_-_patricia_-_disponibilizacao_de_atendimento_psicologico_nas_escolas_da_rede_municipal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_221.26_-_patricia_-_criacao_do_programa_crescer_sem_violencia_nas_escolas_municipais_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_222.26_-_marco_zanesco_-_manutencao_da_calcada_no_entorno_da_escola_coronel_olimpio_goncalves_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_223.26_-_marco_zanesco_-_manutencao_da_calcada_em_frente_a_escola_sos_nucleo_educacional.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_224.26_-_marco_zanesco_-_espaco_para_as_artesas_de__nhanduti_no_centro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_225.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_226.26_-_lauro_aparecido_de_toledo_-_revitalizacao_manutencao_pintura_do_corrimao_escadao_-_no_jd_carvalho.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_227.26_-_adriano_-_recapeamento_asfaltico_-_rua_joao_niero_-_bairro_snata_rosa_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_228.26_-_lauro_ap_toledo_-_colocar_3_bracos_de_luz_na_rua_pedro_domingos_rissato_bairro_da_abadia.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5359/indicacao_229.26_-_lauro_aparecido_de_toledo_-_pintura_de_faixas_de_pedestres_e_lombadas_na_rua_joao_coutinho_dias.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_230.26_-_tiago_minozzi_-_coleta_de_lixo_-_travessa_floriano_barbosa_de_azevedo_-_bairro_do_brejo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_231.26__-_marcos_roberto_de_oliveira_preto_-_reposicao_de_areia_nas_quadras_do__parque_da_cidade_joao_orlandi_pagliusi.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_232.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_rocar_a_rua_lourdes_de_souza_barbosa_no_bairro_oratorio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5366/indicacao_233.26_-_marcos_r_o_preto__-_projeto_direito_da_mulher_a_acompanhante_em_atendiemntos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5367/indicacao_234.26_-_rafael_henrique_de_oliveira__-_projeto_de_programa_municipal_de_desburocratizacao_e_incentivo_ao_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5368/indicacao_235.26_-_thiago_-_envio_de_pl_-_dispoe_sobre_a_autorizacao_para_utilizacao_de_postes_de_sinalizacao_viaria_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5375/indicacao_236.26_-_adriano_-_cascalhar_nivelar_e_rocar_-_travessa_aristides_felippim_-_bairro_dos_nogueiras_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5376/indicacao_237.26_-_adriano_-_cascalhar_nivelar_e_rocar_-_avenida_boa_esperanca_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5377/indicacao_238.26_-_adriano_-_substituicao_dos_bancos_longarina_-_esf_vila_palmira_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5378/indicacao_239.26_-_adriano_-_instalacao_de_painel_eletronico_com_senha_para_organizacao_das_filas_-_ubs_e_esf_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_240.26_-_lauro_aparecido_de_toledo_-_instalacao_luminarias_na_rua_32_e_34_localizadas_no_loteamento_parque_das_estancias_bairro_do_porto.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_241.26_-_patricia_-_aplicacao_da_lei_mun._4755.2024_-_placas_informativas_em_imoveis_locados_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_242.26_-_patricia_-_levantamento_diagnostico_e_mapeamento_de_dados_da_populacao_lgbtqia_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_243.26_-_marcelo_-_reparos_na_pavimentacao_asfaltica_em_frente_ao_campo_do_uniao_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_244.26_-_tiago__marcelo_-pavimentacao_asfaltica_estrada_municipal_que_interliga_o_b._saltinho_ao_b._lavras_de_baixo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5388/indicacao_245.26_-_thiago_-_cascalhar_nivelar_limpeza_da_tubulacao_pluvial_-_rua_nene_oliani_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5389/indicacao_246.26_-_thiago_-_instalacao_placa_indicativa_-_estrada_municipal_passaros_e_flores_-_bairro_dos_farias_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5390/indicacao_247.26_-_lauro_aparecido_de_toledo_-_lombofaixa_xv_de_agosto__proximo_ao_acesso_rua_ten._cap._florencio_esperidiao_-_uai_veiculos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5391/indicacao_248.26_-_lauro_aparecido_de_toledo_-_asfaltamento_das_francisco_antonio_faria_e_edmur_baldi_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_249.26_-_lauro_aparecido_de_toledo_-_instalacao_de_lombada_-_estrada_municipal_jose_vicente_lomonico.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_250.26_-_lauro_aparecido_de_toledo_-_instalacao_de_playground_na_praca_sao_cristovao_oratorio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_251.26_-_lauro_aparecido_de_toledo_-_recolocar_as_lombadas_-_rua_jose_fernandes_de_souza_quinzote_passando_pelas_lavras_de_baixo_ate_o_inicio_de_mg.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_252.26_-_lauro_aparecido_de_toledo_-_concluir_pavimentacao_asfaltica_-_rua_fermino_gomes_ribeiro_-_jardim_teixeira.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5396/indicacao_253.26_-_lauro_aparecido_de_toledo_-_sinalizacao_viaria_-_pintura_de_faixa_de_pedestre_-_avenida_brasil_x_avenida_sao_paulo_-_jardim_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5397/indicacao_254.26_-_marco_antonio_zanesco_e_marcos_preto_-_limpeza_corrego_ribeirao_proximo_ao_loteamento_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5398/indicacao_255.26_-_marco_antonio_zanesco_-_criar_a_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5399/indicacao_256.26_-_lauro_aparecido_de_toledo_-_instalacao_de_luminarias_na_travessa_recanto_dos_ipes_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5400/indicacao_257.26_-_lauro_aparecido_de_toledo_-_instalacao_de_luminarias_na_travessa_localizada_a_50m_do_inicio_da_rua_anselmo_oliani.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5403/indicacao_258.26_-_tiago_minozzi_de_faria_-_manutencao_da_calcada_cabeceira_da_ponte_da_avenida_coronel_germano.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5404/indicacao_259.26_-_adriano_-_implantacao_de_lombofaixa_entre_o_supermercado_uniao_e_o_kuroda_atacarejo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao_260.26_-_adriano_-_divulgacao_-_jornal_oficial_e_jornal_local_-_novos_cep_por_ruas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5406/indicacao_261.26_-_adriano_-_manutencao_da_ponte_-_rua_rouxinol_-_bairro_lavras_de_baixo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5408/indicacao_262.26_-_tiago_minozzi_de_faria_-_manutencao_da_calcada_na_rua_joao_lourenco_tafner_centro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5409/indicacao_263.26_-_thiago_-_recolocar_placa_indicativa_-_proibido_subir_caminhao_4t_-_r._das_baiunias_-_jd._bela_vista_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_264.26_-_adriano_-_recapeamento_asfaltico_-_estrada_municipal_bairro_dos_nogueiras_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5411/indicacao_265.26_-_thiago_-_implantacao_corrimao_-_acesso_a_vigilancia_sanitaria_-_prefeitura_municipal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5412/indicacao_266.26_-_adriano_-_cascalhar_nivelar_-_rua_das_roseiras_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5414/indicacao_267.26_-_marco_antonio_zanesco_-_garantir_a_aplicacao_da_nr_16_aos_dentistas.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5415/indicacao_268.26_-_marco_zanesco_-_recapeamento_ou_operacao_tapa_buracos_-_rua_jose_batista_gomes_ferraz.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_269.26_-_marcelo_-_manutencao_de_guia_-_parque_da_cidade_joao_orlandi_pagliusi_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_270.26_-_rafael_henrique_de_oliveira_-revitalizacao_-_praca_bruno_alexandroni_-_jardim_teixeira.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5418/indicacao_271.26_-_rafael_henrique_de_oliveira_-_manutencao_das_canaletas_rua_padre_francisco_paiva_800.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5421/indicacao_272.26_-_adriano_-_pavimentacao_asfaltica_-_proximidade_da_igreja_catolica_do_bairro_do_pinhal_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5422/indicacao_273.26_-_adriano_-_pavimentacao_asfaltica_-_proximidade_da_igreja_catolica_do_bairro_camanducaia_de_baixo_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5423/indicacao_274.26_-_marcelo_-_reposicionamento_da_placa_inaugural_do_campo_-_bairro_lavras_de_cima_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_275.26_-_rafael_henrique_de_oliveira_-_manutencao_e_ativacao_dos_banheiros_da_praca_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_276.26_-_lauro_aparecido_de_toledo_-_poda_de_arvores_na_rua_francisco_pereira_santana_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_277.26_-_patricia_-_pavimentacao_asfaltica_-_av._estados_unidos_-_loteamento_parque_das_estancias_-_b._do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_278.26_-_patricia_-_placa_de_identificacao_-_av._estados_unidos_-_loteamento_parque_das_estancias_-_b._do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_279.26_-_patricia_-_implantacao_de_academia_ao_ar_livre_-_av._estados_unidos_-_loteamento_parque_das_estancias_-_b._do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_280.26_-_patricia_-_placa_de_identificacao_-_travessa_jose_maria_pinto_moraes_-_b._do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_281.26_-_patricia_-_pavimentacao_asfaltica_-_travessa_jose_maria_pinto_moraes_-_b._do_livramento_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_282.26_-_patricia_-_envio_de_pl_-_diretrizes_basicas_para_a_melhoria_da_saude_das_mulheres_com_endometriose_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_283.26_-_patricia_-_reiteracao_-_criacao_da_casa_do_diabetico__prevencao_orientacao_acompanhamento_e_tratamento_da_diabetes_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5440/indicacao_284.26_-_adriano_-_limpeza_e_rocagem_da_calcada_-_travessa_marciano_tavares_de_toledo_189_-_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_285.26_-_adriano_-_reiteracao_-_preenchimento_canaleta_cruzamento_das_ruas_cap._joaquim_de_souza_pinto_x_rua_barao_de_ibitinga_-_centro_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_286.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_ruas_norma_lurago_de_lima_firmo_vaz_de_lima_e_hugo_lurago_-_b._dos_pereiras_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_287.26_-_lauro_ap_toledo_-_nivelar_encascalhar_e_rocar_linhas_de_tubo_-_estrada_municipal_sebastiao_ginghini_-_bairro_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_288.26_-_marcelo_-_construcao_quadra_de_areia_-_bairro_do_oratorio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_289.26_-_tiago_minozzi_de_faria_-_recolocacao_de_lixeira_em_frente_a_lanchonete_avenida.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5448/indicacao_290.26_-_marcos_r._o._preto_-_ampliacao_do_programa_inovacao_em_saude_digital_para_todas_as_esf.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_291.26_-_lauro_aparecido_de_toledo_-_limpeza_do_ribeirao_-_corrego_da_rua_capitao_roque_de_oliveira_dorta_-_general_glicerio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_292.26_-_tiago_-_reestruturacao_do_ponto_de_onibus_-_bairro_oratorio_de_cima_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_293.26_-_tiago_-_reestruturacao_do_ponto_de_onibus_-_rod._dr._otavio_de_oliveira_santos_-_bairro_oratorio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5452/indicacao_294.26_-_marcos_r._o._preto_-_retorne_o_pronto_atendimento_no_posto_central.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_295.26-_marcos_roberto_de_oliveira_preto_-_pavimentacao_asfaltica_da_rua_julio_bayardi_bairro_dos_nogueiras.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5457/indicacao_296.26-_marcos_roberto_de_oliveira_preto_-_instalacao_de_ar_condicionado_nos_diversos_departamentos_da_prefeitura_municipal_especialmente_dos_andares_superiores.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5458/indicacao_297.26_-_marco_antonio_zanesco__-_projeto_cuidado_em_casa_para_idosos_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_298.26_-_lauro_aparecido_de_toledo_e_marcos_r_oliveira_preto_-_instalacao_de_iluminacao_na_travessa_joao_theodoro_martins_b._cubas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5462/indicacao_299.26_-_patricia_-_substituicao_da_cacamba_de_lixo_-_bairros_do_livramento_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5463/indicacao_300.26_-_patricia_-_reabertura_do_ecoponto_-_rodovia_jose_vicente_lomonico_-_bairros_lavras_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5465/indicacao_301.26_-_adriano_-_implantacao_lombada_antes_da_rotatoria_do_parque_barbosa_sentido_lavras_de_baixo_outra_sentido_lavras_de_baixo_ao_centro_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_302.26_-_adriano_-_substituicao_tampa_de_concreto_na_calcada__verificar_afundamento_no_pavimento_asfaltico_-_rua_coronel_florencio_esperidiao_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_303.26_-_adriano_-_cascalhamento_nivelamento__rocagem_-_estrada_municipal_da_usina_velha_-_bairro_salone_-_ass._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_304.26_-_adriano_-_pavimentacao_asfaltica_rua_jose_saragiotto__travessa_joao_saragiotto_-_bairro_ribeirao_do_meio_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_305.26_-_adriano_-_reiteracao_-_implantacao_de_novo_guarda-corpo_da_ponte_-_scr_317_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5471/indicacao_306.26_-_adriano_-_reiteracao_-_instalacao_placa_indicativa_da_rodoviaria_antonio_granato_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5472/indicacao_307.26_-_adriano_-_reiteracao_-_pavimentacao_asfaltica_-_rua_renato_correa_bueno_-_bairro_cubas_-_assa._leg._rf.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5473/indicacao_308.26-_marcos_roberto_de_oliveira_preto_-_limpeza_e_desassoriamento_do_corrego_do_bairro_belenzinho.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5474/indicacao_309.26-_marcos_roberto_de_oliveira_preto_-_canalizacao_com_tubos_bairro_belenzinho.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5478/indicacao_310.26_-_lauro_aparecido_de_toledo_-_lombofaixa_na_rua_joao_coutinho_dias_na_vila_santo_andre.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_311.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_constantini_b._pereiras.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_312.26_-_lauro_aparecido_de_toledo_-_pavimentacao_de_trecho_restante_da_rua_emilio_ferreira_b._dos_nogueiras.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_313.26_-_adriano_-_implantacao_placa_indicativa_denominacao_logradouro_-_rua_ranato_correa_bueno_-_bairro_dos_cubas_-_ass.a_leg._rf.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5486/indicacao_314.26-_marcos_roberto_de_oliveira_preto_-_estudos_impacto_financeiro_aumento_salarial_dos_trabalhadores_bracais_especial_dos_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5487/indicacao_315.26-_marcos_roberto_de_oliveira_preto_-_equipamentos_de_protecao_individual_epis_a_todos_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5493/indicacao_316.26_-_lauro_aparecido_de_toledo_-_nivelar_encascalhar_rocar_estradas_municipais_do_bairro_dos_cardoso_estrada_artur_dissei_e_estrada_fazenda_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5494/indicacao_317.26-_marcos_preto_tiago_faria_e_za_adriano_-_limpeza_da_avenida_sao_paulo_proximo_a_creche_do_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5495/indicacao_318.26-_marcos_preto_tiago_faria_e_za_adriano_-_melhorias_nivelamento_encascalhamento_ruas_para_e_ceara_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_319.26_-_marco_antonio_zanesco_-_instalacao_de_mais_postes_de_iluminacao_na_praca_edwiges_fontana.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5500/indicacao_320.26_-_lauro_ap_toledo_-_pintura_viaria_de_faixas_pedestres_lombadas_lombofaixas_da_rodovia_jose_vicente_lomonico.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5501/indicacao_321.26_-_lauro_aparecido_de_toledo_-_nivelamento_encascalhamento_e_rocagem_da_travessa_maximina_maria_de_jesus_bairro_rubins.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5505/indicacao_322.26_-_rafael_henrique_de_oliveira_-_poda_de_arvore_rodovia_octavio_de_oliveira_santos_km_89_b._livramento.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5506/indicacao_323.26_-_rafael_henrique_de_oliveira_-_instalacao_ponto_de_onibus_-_rodovia_octavio_de_oliveira_santos_km_8.9_bairro_do_livramento.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5025/protocolo_44_2026_-_parecer_cp_03.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.socorro.sp.leg.br/media/sapl/public/materialegislativa/2026/5030/protocolo_46_2026_-_parecer_cp_02.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:H531"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1492,2085 +6429,13753 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...5 lines deleted...]
-      <c r="D15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E18" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
+        <v>58</v>
+      </c>
+      <c r="E20" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E22" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F22" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="E25" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F25" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="E26" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F26" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="E27" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F27" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E28" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D29" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E29" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D30" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E30" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E31" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F31" t="s">
         <v>60</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E32" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E33" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F33" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E34" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F34" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D35" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E35" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F35" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E36" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F36" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E37" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F37" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="D38" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E38" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F38" t="s">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D39" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E39" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F39" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="D40" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E40" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F40" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E41" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F41" t="s">
         <v>60</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F42" t="s">
         <v>60</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F43" t="s">
         <v>60</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E44" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F44" t="s">
         <v>60</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E45" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F45" t="s">
-        <v>60</v>
+        <v>176</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E46" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F46" t="s">
-        <v>186</v>
+        <v>127</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E47" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F47" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D48" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E48" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F48" t="s">
         <v>60</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="H48" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="D49" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E49" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F49" t="s">
         <v>60</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E50" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F50" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D51" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E51" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F51" t="s">
-        <v>186</v>
+        <v>105</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D52" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E52" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F52" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D53" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E53" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F53" t="s">
-        <v>216</v>
+        <v>105</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="D54" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E54" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F54" t="s">
-        <v>221</v>
+        <v>176</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="H54" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="D55" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E55" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F55" t="s">
-        <v>221</v>
+        <v>127</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="H55" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="D56" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E56" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F56" t="s">
-        <v>186</v>
+        <v>127</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="H56" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="D57" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E57" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F57" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D58" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E58" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F58" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="H58" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="D59" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E59" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F59" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="H59" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="D60" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E60" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F60" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="D61" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E61" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F61" t="s">
-        <v>186</v>
+        <v>67</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="H61" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D62" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E62" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="H62" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D63" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E63" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D64" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E64" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>254</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="D65" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E65" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F65" t="s">
-        <v>216</v>
+        <v>101</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="H65" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D66" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E66" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F66" t="s">
-        <v>60</v>
+        <v>254</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="H66" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D67" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E67" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F67" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="H67" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D68" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E68" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F68" t="s">
-        <v>186</v>
+        <v>127</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="D69" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E69" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F69" t="s">
-        <v>216</v>
+        <v>127</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="H69" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="D70" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E70" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F70" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="H70" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D71" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E71" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D72" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E72" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>287</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="H72" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D73" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E73" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="H73" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D74" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E74" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
+        <v>225</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="H74" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D75" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E75" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F75" t="s">
         <v>60</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="H75" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D76" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E76" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F76" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="H76" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="D77" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E77" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F77" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="H77" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D78" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E78" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>254</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="H78" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D79" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E79" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F79" t="s">
-        <v>322</v>
+        <v>127</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="H79" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D80" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="E80" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F80" t="s">
-        <v>216</v>
+        <v>127</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="H80" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>323</v>
       </c>
       <c r="D81" t="s">
-        <v>330</v>
+        <v>99</v>
       </c>
       <c r="E81" t="s">
-        <v>331</v>
+        <v>100</v>
       </c>
       <c r="F81" t="s">
-        <v>332</v>
+        <v>60</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="H81" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>327</v>
+      </c>
+      <c r="D82" t="s">
+        <v>99</v>
+      </c>
+      <c r="E82" t="s">
+        <v>100</v>
+      </c>
+      <c r="F82" t="s">
+        <v>328</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H82" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" t="s">
+        <v>99</v>
+      </c>
+      <c r="E83" t="s">
+        <v>100</v>
+      </c>
+      <c r="F83" t="s">
+        <v>101</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
         <v>335</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>336</v>
+      </c>
+      <c r="D84" t="s">
+        <v>99</v>
+      </c>
+      <c r="E84" t="s">
+        <v>100</v>
+      </c>
+      <c r="F84" t="s">
+        <v>101</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H84" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>339</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>340</v>
+      </c>
+      <c r="D85" t="s">
+        <v>99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>100</v>
+      </c>
+      <c r="F85" t="s">
+        <v>127</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" t="s">
+        <v>99</v>
+      </c>
+      <c r="E86" t="s">
+        <v>100</v>
+      </c>
+      <c r="F86" t="s">
+        <v>101</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H86" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>347</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>348</v>
+      </c>
+      <c r="D87" t="s">
+        <v>99</v>
+      </c>
+      <c r="E87" t="s">
+        <v>100</v>
+      </c>
+      <c r="F87" t="s">
+        <v>287</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H87" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>351</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>352</v>
+      </c>
+      <c r="D88" t="s">
+        <v>99</v>
+      </c>
+      <c r="E88" t="s">
+        <v>100</v>
+      </c>
+      <c r="F88" t="s">
+        <v>105</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H88" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>355</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>356</v>
+      </c>
+      <c r="D89" t="s">
+        <v>99</v>
+      </c>
+      <c r="E89" t="s">
+        <v>100</v>
+      </c>
+      <c r="F89" t="s">
+        <v>105</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H89" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>359</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>360</v>
+      </c>
+      <c r="E90" t="s">
+        <v>361</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H90" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>364</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>365</v>
+      </c>
+      <c r="E91" t="s">
+        <v>366</v>
+      </c>
+      <c r="F91" t="s">
+        <v>74</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H91" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>369</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>370</v>
+      </c>
+      <c r="E92" t="s">
+        <v>371</v>
+      </c>
+      <c r="F92" t="s">
+        <v>105</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H92" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>375</v>
+      </c>
+      <c r="E93" t="s">
+        <v>376</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H93" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>379</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>17</v>
       </c>
-      <c r="D82" t="s">
-[...5 lines deleted...]
-      <c r="F82" t="s">
+      <c r="D94" t="s">
+        <v>375</v>
+      </c>
+      <c r="E94" t="s">
+        <v>376</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H94" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>382</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" t="s">
+        <v>375</v>
+      </c>
+      <c r="E95" t="s">
+        <v>376</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H95" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>385</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" t="s">
+        <v>375</v>
+      </c>
+      <c r="E96" t="s">
+        <v>376</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H96" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>388</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>29</v>
+      </c>
+      <c r="D97" t="s">
+        <v>375</v>
+      </c>
+      <c r="E97" t="s">
+        <v>376</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H97" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>391</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98" t="s">
+        <v>375</v>
+      </c>
+      <c r="E98" t="s">
+        <v>376</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H98" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>394</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99" t="s">
+        <v>375</v>
+      </c>
+      <c r="E99" t="s">
+        <v>376</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H99" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>397</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100" t="s">
+        <v>375</v>
+      </c>
+      <c r="E100" t="s">
+        <v>376</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H100" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>400</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>45</v>
+      </c>
+      <c r="D101" t="s">
+        <v>375</v>
+      </c>
+      <c r="E101" t="s">
+        <v>376</v>
+      </c>
+      <c r="F101" t="s">
+        <v>254</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H101" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>49</v>
+      </c>
+      <c r="D102" t="s">
+        <v>375</v>
+      </c>
+      <c r="E102" t="s">
+        <v>376</v>
+      </c>
+      <c r="F102" t="s">
+        <v>404</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H102" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>53</v>
+      </c>
+      <c r="D103" t="s">
+        <v>375</v>
+      </c>
+      <c r="E103" t="s">
+        <v>376</v>
+      </c>
+      <c r="F103" t="s">
+        <v>404</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H103" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>410</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>95</v>
+      </c>
+      <c r="D104" t="s">
+        <v>375</v>
+      </c>
+      <c r="E104" t="s">
+        <v>376</v>
+      </c>
+      <c r="F104" t="s">
+        <v>411</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H104" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>414</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>415</v>
+      </c>
+      <c r="E105" t="s">
+        <v>416</v>
+      </c>
+      <c r="F105" t="s">
+        <v>127</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H105" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>419</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>17</v>
+      </c>
+      <c r="D106" t="s">
+        <v>415</v>
+      </c>
+      <c r="E106" t="s">
+        <v>416</v>
+      </c>
+      <c r="F106" t="s">
+        <v>420</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H106" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>423</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>21</v>
+      </c>
+      <c r="D107" t="s">
+        <v>415</v>
+      </c>
+      <c r="E107" t="s">
+        <v>416</v>
+      </c>
+      <c r="F107" t="s">
+        <v>105</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H107" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>426</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>25</v>
+      </c>
+      <c r="D108" t="s">
+        <v>415</v>
+      </c>
+      <c r="E108" t="s">
+        <v>416</v>
+      </c>
+      <c r="F108" t="s">
+        <v>420</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H108" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>429</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>29</v>
+      </c>
+      <c r="D109" t="s">
+        <v>415</v>
+      </c>
+      <c r="E109" t="s">
+        <v>416</v>
+      </c>
+      <c r="F109" t="s">
+        <v>176</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H109" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>432</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>433</v>
+      </c>
+      <c r="E110" t="s">
+        <v>434</v>
+      </c>
+      <c r="F110" t="s">
+        <v>101</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H110" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>437</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>433</v>
+      </c>
+      <c r="E111" t="s">
+        <v>434</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H111" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>440</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>433</v>
+      </c>
+      <c r="E112" t="s">
+        <v>434</v>
+      </c>
+      <c r="F112" t="s">
+        <v>101</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H112" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>443</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>433</v>
+      </c>
+      <c r="E113" t="s">
+        <v>434</v>
+      </c>
+      <c r="F113" t="s">
+        <v>105</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H113" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>446</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>29</v>
+      </c>
+      <c r="D114" t="s">
+        <v>433</v>
+      </c>
+      <c r="E114" t="s">
+        <v>434</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H114" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>449</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>33</v>
+      </c>
+      <c r="D115" t="s">
+        <v>433</v>
+      </c>
+      <c r="E115" t="s">
+        <v>434</v>
+      </c>
+      <c r="F115" t="s">
+        <v>225</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H115" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>452</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" t="s">
+        <v>433</v>
+      </c>
+      <c r="E116" t="s">
+        <v>434</v>
+      </c>
+      <c r="F116" t="s">
+        <v>254</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H116" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>455</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117" t="s">
+        <v>433</v>
+      </c>
+      <c r="E117" t="s">
+        <v>434</v>
+      </c>
+      <c r="F117" t="s">
+        <v>105</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H117" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>458</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>45</v>
+      </c>
+      <c r="D118" t="s">
+        <v>433</v>
+      </c>
+      <c r="E118" t="s">
+        <v>434</v>
+      </c>
+      <c r="F118" t="s">
+        <v>105</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H118" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>461</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>49</v>
+      </c>
+      <c r="D119" t="s">
+        <v>433</v>
+      </c>
+      <c r="E119" t="s">
+        <v>434</v>
+      </c>
+      <c r="F119" t="s">
+        <v>101</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H119" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>464</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>53</v>
+      </c>
+      <c r="D120" t="s">
+        <v>433</v>
+      </c>
+      <c r="E120" t="s">
+        <v>434</v>
+      </c>
+      <c r="F120" t="s">
+        <v>465</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H120" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>468</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>95</v>
+      </c>
+      <c r="D121" t="s">
+        <v>433</v>
+      </c>
+      <c r="E121" t="s">
+        <v>434</v>
+      </c>
+      <c r="F121" t="s">
+        <v>287</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H121" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>471</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>142</v>
+      </c>
+      <c r="D122" t="s">
+        <v>433</v>
+      </c>
+      <c r="E122" t="s">
+        <v>434</v>
+      </c>
+      <c r="F122" t="s">
+        <v>254</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H122" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>474</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>146</v>
+      </c>
+      <c r="D123" t="s">
+        <v>433</v>
+      </c>
+      <c r="E123" t="s">
+        <v>434</v>
+      </c>
+      <c r="F123" t="s">
+        <v>287</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H123" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>476</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>151</v>
+      </c>
+      <c r="D124" t="s">
+        <v>433</v>
+      </c>
+      <c r="E124" t="s">
+        <v>434</v>
+      </c>
+      <c r="F124" t="s">
+        <v>101</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H124" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>479</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>155</v>
+      </c>
+      <c r="D125" t="s">
+        <v>433</v>
+      </c>
+      <c r="E125" t="s">
+        <v>434</v>
+      </c>
+      <c r="F125" t="s">
+        <v>101</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H125" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>482</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>159</v>
+      </c>
+      <c r="D126" t="s">
+        <v>433</v>
+      </c>
+      <c r="E126" t="s">
+        <v>434</v>
+      </c>
+      <c r="F126" t="s">
+        <v>101</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H126" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>485</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>163</v>
+      </c>
+      <c r="D127" t="s">
+        <v>433</v>
+      </c>
+      <c r="E127" t="s">
+        <v>434</v>
+      </c>
+      <c r="F127" t="s">
+        <v>101</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H127" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>488</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>167</v>
+      </c>
+      <c r="D128" t="s">
+        <v>433</v>
+      </c>
+      <c r="E128" t="s">
+        <v>434</v>
+      </c>
+      <c r="F128" t="s">
+        <v>101</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H128" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>491</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>171</v>
+      </c>
+      <c r="D129" t="s">
+        <v>433</v>
+      </c>
+      <c r="E129" t="s">
+        <v>434</v>
+      </c>
+      <c r="F129" t="s">
+        <v>254</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H129" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>494</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>175</v>
+      </c>
+      <c r="D130" t="s">
+        <v>433</v>
+      </c>
+      <c r="E130" t="s">
+        <v>434</v>
+      </c>
+      <c r="F130" t="s">
+        <v>254</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H130" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>497</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>180</v>
+      </c>
+      <c r="D131" t="s">
+        <v>433</v>
+      </c>
+      <c r="E131" t="s">
+        <v>434</v>
+      </c>
+      <c r="F131" t="s">
+        <v>498</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H131" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>501</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>184</v>
+      </c>
+      <c r="D132" t="s">
+        <v>433</v>
+      </c>
+      <c r="E132" t="s">
+        <v>434</v>
+      </c>
+      <c r="F132" t="s">
+        <v>287</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H132" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>504</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>188</v>
+      </c>
+      <c r="D133" t="s">
+        <v>433</v>
+      </c>
+      <c r="E133" t="s">
+        <v>434</v>
+      </c>
+      <c r="F133" t="s">
+        <v>287</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H133" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>507</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>192</v>
+      </c>
+      <c r="D134" t="s">
+        <v>433</v>
+      </c>
+      <c r="E134" t="s">
+        <v>434</v>
+      </c>
+      <c r="F134" t="s">
+        <v>287</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H134" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>510</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>511</v>
+      </c>
+      <c r="E135" t="s">
+        <v>512</v>
+      </c>
+      <c r="F135" t="s">
+        <v>513</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H135" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>516</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>17</v>
+      </c>
+      <c r="D136" t="s">
+        <v>511</v>
+      </c>
+      <c r="E136" t="s">
+        <v>512</v>
+      </c>
+      <c r="F136" t="s">
+        <v>517</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H136" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>520</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>21</v>
+      </c>
+      <c r="D137" t="s">
+        <v>511</v>
+      </c>
+      <c r="E137" t="s">
+        <v>512</v>
+      </c>
+      <c r="F137" t="s">
+        <v>517</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H137" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>523</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>25</v>
+      </c>
+      <c r="D138" t="s">
+        <v>511</v>
+      </c>
+      <c r="E138" t="s">
+        <v>512</v>
+      </c>
+      <c r="F138" t="s">
+        <v>517</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H138" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>526</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>29</v>
+      </c>
+      <c r="D139" t="s">
+        <v>511</v>
+      </c>
+      <c r="E139" t="s">
+        <v>512</v>
+      </c>
+      <c r="F139" t="s">
+        <v>527</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H139" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>530</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>33</v>
+      </c>
+      <c r="D140" t="s">
+        <v>511</v>
+      </c>
+      <c r="E140" t="s">
+        <v>512</v>
+      </c>
+      <c r="F140" t="s">
+        <v>531</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H140" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>533</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141" t="s">
+        <v>511</v>
+      </c>
+      <c r="E141" t="s">
+        <v>512</v>
+      </c>
+      <c r="F141" t="s">
+        <v>513</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H141" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>536</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>41</v>
+      </c>
+      <c r="D142" t="s">
+        <v>511</v>
+      </c>
+      <c r="E142" t="s">
+        <v>512</v>
+      </c>
+      <c r="F142" t="s">
+        <v>134</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H142" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>539</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>45</v>
+      </c>
+      <c r="D143" t="s">
+        <v>511</v>
+      </c>
+      <c r="E143" t="s">
+        <v>512</v>
+      </c>
+      <c r="F143" t="s">
+        <v>287</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H143" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>542</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144" t="s">
+        <v>511</v>
+      </c>
+      <c r="E144" t="s">
+        <v>512</v>
+      </c>
+      <c r="F144" t="s">
+        <v>287</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H144" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>545</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>53</v>
+      </c>
+      <c r="D145" t="s">
+        <v>511</v>
+      </c>
+      <c r="E145" t="s">
+        <v>512</v>
+      </c>
+      <c r="F145" t="s">
+        <v>546</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H145" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>95</v>
+      </c>
+      <c r="D146" t="s">
+        <v>511</v>
+      </c>
+      <c r="E146" t="s">
+        <v>512</v>
+      </c>
+      <c r="F146" t="s">
+        <v>550</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H146" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>552</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>142</v>
+      </c>
+      <c r="D147" t="s">
+        <v>511</v>
+      </c>
+      <c r="E147" t="s">
+        <v>512</v>
+      </c>
+      <c r="F147" t="s">
+        <v>513</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H147" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>555</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>146</v>
+      </c>
+      <c r="D148" t="s">
+        <v>511</v>
+      </c>
+      <c r="E148" t="s">
+        <v>512</v>
+      </c>
+      <c r="F148" t="s">
+        <v>225</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H148" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>558</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>151</v>
+      </c>
+      <c r="D149" t="s">
+        <v>511</v>
+      </c>
+      <c r="E149" t="s">
+        <v>512</v>
+      </c>
+      <c r="F149" t="s">
+        <v>225</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H149" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>561</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>155</v>
+      </c>
+      <c r="D150" t="s">
+        <v>511</v>
+      </c>
+      <c r="E150" t="s">
+        <v>512</v>
+      </c>
+      <c r="F150" t="s">
+        <v>176</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H150" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>564</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>159</v>
+      </c>
+      <c r="D151" t="s">
+        <v>511</v>
+      </c>
+      <c r="E151" t="s">
+        <v>512</v>
+      </c>
+      <c r="F151" t="s">
+        <v>134</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H151" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>567</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>163</v>
+      </c>
+      <c r="D152" t="s">
+        <v>511</v>
+      </c>
+      <c r="E152" t="s">
+        <v>512</v>
+      </c>
+      <c r="F152" t="s">
+        <v>513</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H152" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>570</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>167</v>
+      </c>
+      <c r="D153" t="s">
+        <v>511</v>
+      </c>
+      <c r="E153" t="s">
+        <v>512</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H153" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>573</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>171</v>
+      </c>
+      <c r="D154" t="s">
+        <v>511</v>
+      </c>
+      <c r="E154" t="s">
+        <v>512</v>
+      </c>
+      <c r="F154" t="s">
+        <v>574</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H154" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>577</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>175</v>
+      </c>
+      <c r="D155" t="s">
+        <v>511</v>
+      </c>
+      <c r="E155" t="s">
+        <v>512</v>
+      </c>
+      <c r="F155" t="s">
+        <v>527</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H155" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>580</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>180</v>
+      </c>
+      <c r="D156" t="s">
+        <v>511</v>
+      </c>
+      <c r="E156" t="s">
+        <v>512</v>
+      </c>
+      <c r="F156" t="s">
+        <v>527</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H156" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>583</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>184</v>
+      </c>
+      <c r="D157" t="s">
+        <v>511</v>
+      </c>
+      <c r="E157" t="s">
+        <v>512</v>
+      </c>
+      <c r="F157" t="s">
+        <v>127</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H157" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>586</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>188</v>
+      </c>
+      <c r="D158" t="s">
+        <v>511</v>
+      </c>
+      <c r="E158" t="s">
+        <v>512</v>
+      </c>
+      <c r="F158" t="s">
+        <v>67</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H158" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>589</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>192</v>
+      </c>
+      <c r="D159" t="s">
+        <v>511</v>
+      </c>
+      <c r="E159" t="s">
+        <v>512</v>
+      </c>
+      <c r="F159" t="s">
+        <v>513</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H159" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>592</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>196</v>
+      </c>
+      <c r="D160" t="s">
+        <v>511</v>
+      </c>
+      <c r="E160" t="s">
+        <v>512</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H160" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>595</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>200</v>
+      </c>
+      <c r="D161" t="s">
+        <v>511</v>
+      </c>
+      <c r="E161" t="s">
+        <v>512</v>
+      </c>
+      <c r="F161" t="s">
+        <v>498</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H161" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>598</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>204</v>
+      </c>
+      <c r="D162" t="s">
+        <v>511</v>
+      </c>
+      <c r="E162" t="s">
+        <v>512</v>
+      </c>
+      <c r="F162" t="s">
+        <v>498</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H162" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>601</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>208</v>
+      </c>
+      <c r="D163" t="s">
+        <v>511</v>
+      </c>
+      <c r="E163" t="s">
+        <v>512</v>
+      </c>
+      <c r="F163" t="s">
+        <v>225</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H163" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>604</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>212</v>
+      </c>
+      <c r="D164" t="s">
+        <v>511</v>
+      </c>
+      <c r="E164" t="s">
+        <v>512</v>
+      </c>
+      <c r="F164" t="s">
+        <v>127</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H164" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>607</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>216</v>
+      </c>
+      <c r="D165" t="s">
+        <v>511</v>
+      </c>
+      <c r="E165" t="s">
+        <v>512</v>
+      </c>
+      <c r="F165" t="s">
+        <v>225</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H165" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>610</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>220</v>
+      </c>
+      <c r="D166" t="s">
+        <v>511</v>
+      </c>
+      <c r="E166" t="s">
+        <v>512</v>
+      </c>
+      <c r="F166" t="s">
+        <v>513</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H166" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>613</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>224</v>
+      </c>
+      <c r="D167" t="s">
+        <v>511</v>
+      </c>
+      <c r="E167" t="s">
+        <v>512</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H167" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>616</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>229</v>
+      </c>
+      <c r="D168" t="s">
+        <v>511</v>
+      </c>
+      <c r="E168" t="s">
+        <v>512</v>
+      </c>
+      <c r="F168" t="s">
+        <v>617</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H168" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>620</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>233</v>
+      </c>
+      <c r="D169" t="s">
+        <v>511</v>
+      </c>
+      <c r="E169" t="s">
+        <v>512</v>
+      </c>
+      <c r="F169" t="s">
+        <v>225</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H169" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>623</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>237</v>
+      </c>
+      <c r="D170" t="s">
+        <v>511</v>
+      </c>
+      <c r="E170" t="s">
+        <v>512</v>
+      </c>
+      <c r="F170" t="s">
+        <v>101</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H170" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>626</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>241</v>
+      </c>
+      <c r="D171" t="s">
+        <v>511</v>
+      </c>
+      <c r="E171" t="s">
+        <v>512</v>
+      </c>
+      <c r="F171" t="s">
+        <v>105</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H171" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>629</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>245</v>
+      </c>
+      <c r="D172" t="s">
+        <v>511</v>
+      </c>
+      <c r="E172" t="s">
+        <v>512</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H172" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>632</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>249</v>
+      </c>
+      <c r="D173" t="s">
+        <v>511</v>
+      </c>
+      <c r="E173" t="s">
+        <v>512</v>
+      </c>
+      <c r="F173" t="s">
+        <v>513</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H173" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>635</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>253</v>
+      </c>
+      <c r="D174" t="s">
+        <v>511</v>
+      </c>
+      <c r="E174" t="s">
+        <v>512</v>
+      </c>
+      <c r="F174" t="s">
+        <v>127</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H174" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>638</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>258</v>
+      </c>
+      <c r="D175" t="s">
+        <v>511</v>
+      </c>
+      <c r="E175" t="s">
+        <v>512</v>
+      </c>
+      <c r="F175" t="s">
+        <v>67</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H175" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>641</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>262</v>
+      </c>
+      <c r="D176" t="s">
+        <v>511</v>
+      </c>
+      <c r="E176" t="s">
+        <v>512</v>
+      </c>
+      <c r="F176" t="s">
+        <v>67</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H176" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>644</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>266</v>
+      </c>
+      <c r="D177" t="s">
+        <v>511</v>
+      </c>
+      <c r="E177" t="s">
+        <v>512</v>
+      </c>
+      <c r="F177" t="s">
+        <v>498</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H177" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>647</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>270</v>
+      </c>
+      <c r="D178" t="s">
+        <v>511</v>
+      </c>
+      <c r="E178" t="s">
+        <v>512</v>
+      </c>
+      <c r="F178" t="s">
+        <v>127</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H178" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>650</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>274</v>
+      </c>
+      <c r="D179" t="s">
+        <v>511</v>
+      </c>
+      <c r="E179" t="s">
+        <v>512</v>
+      </c>
+      <c r="F179" t="s">
+        <v>651</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H179" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>654</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>278</v>
+      </c>
+      <c r="D180" t="s">
+        <v>511</v>
+      </c>
+      <c r="E180" t="s">
+        <v>512</v>
+      </c>
+      <c r="F180" t="s">
+        <v>513</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H180" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>657</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>282</v>
+      </c>
+      <c r="D181" t="s">
+        <v>511</v>
+      </c>
+      <c r="E181" t="s">
+        <v>512</v>
+      </c>
+      <c r="F181" t="s">
+        <v>287</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H181" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>660</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>286</v>
+      </c>
+      <c r="D182" t="s">
+        <v>511</v>
+      </c>
+      <c r="E182" t="s">
+        <v>512</v>
+      </c>
+      <c r="F182" t="s">
+        <v>101</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H182" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>663</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>291</v>
+      </c>
+      <c r="D183" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" t="s">
+        <v>512</v>
+      </c>
+      <c r="F183" t="s">
+        <v>254</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H183" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>666</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>295</v>
+      </c>
+      <c r="D184" t="s">
+        <v>511</v>
+      </c>
+      <c r="E184" t="s">
+        <v>512</v>
+      </c>
+      <c r="F184" t="s">
+        <v>254</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H184" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>669</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>299</v>
+      </c>
+      <c r="D185" t="s">
+        <v>511</v>
+      </c>
+      <c r="E185" t="s">
+        <v>512</v>
+      </c>
+      <c r="F185" t="s">
+        <v>287</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H185" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>672</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>303</v>
+      </c>
+      <c r="D186" t="s">
+        <v>511</v>
+      </c>
+      <c r="E186" t="s">
+        <v>512</v>
+      </c>
+      <c r="F186" t="s">
+        <v>101</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H186" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>675</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>307</v>
+      </c>
+      <c r="D187" t="s">
+        <v>511</v>
+      </c>
+      <c r="E187" t="s">
+        <v>512</v>
+      </c>
+      <c r="F187" t="s">
+        <v>254</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H187" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>678</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>311</v>
+      </c>
+      <c r="D188" t="s">
+        <v>511</v>
+      </c>
+      <c r="E188" t="s">
+        <v>512</v>
+      </c>
+      <c r="F188" t="s">
+        <v>498</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H188" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>681</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>315</v>
+      </c>
+      <c r="D189" t="s">
+        <v>511</v>
+      </c>
+      <c r="E189" t="s">
+        <v>512</v>
+      </c>
+      <c r="F189" t="s">
+        <v>498</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H189" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>684</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>319</v>
+      </c>
+      <c r="D190" t="s">
+        <v>511</v>
+      </c>
+      <c r="E190" t="s">
+        <v>512</v>
+      </c>
+      <c r="F190" t="s">
+        <v>498</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H190" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>687</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>323</v>
+      </c>
+      <c r="D191" t="s">
+        <v>511</v>
+      </c>
+      <c r="E191" t="s">
+        <v>512</v>
+      </c>
+      <c r="F191" t="s">
+        <v>498</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H191" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>690</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>327</v>
+      </c>
+      <c r="D192" t="s">
+        <v>511</v>
+      </c>
+      <c r="E192" t="s">
+        <v>512</v>
+      </c>
+      <c r="F192" t="s">
+        <v>101</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H192" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>693</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>332</v>
+      </c>
+      <c r="D193" t="s">
+        <v>511</v>
+      </c>
+      <c r="E193" t="s">
+        <v>512</v>
+      </c>
+      <c r="F193" t="s">
+        <v>287</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H193" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>696</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>336</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...3 lines deleted...]
-        <v>338</v>
+      <c r="D194" t="s">
+        <v>511</v>
+      </c>
+      <c r="E194" t="s">
+        <v>512</v>
+      </c>
+      <c r="F194" t="s">
+        <v>513</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H194" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>699</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>340</v>
+      </c>
+      <c r="D195" t="s">
+        <v>511</v>
+      </c>
+      <c r="E195" t="s">
+        <v>512</v>
+      </c>
+      <c r="F195" t="s">
+        <v>498</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H195" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>702</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>344</v>
+      </c>
+      <c r="D196" t="s">
+        <v>511</v>
+      </c>
+      <c r="E196" t="s">
+        <v>512</v>
+      </c>
+      <c r="F196" t="s">
+        <v>498</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H196" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>705</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>348</v>
+      </c>
+      <c r="D197" t="s">
+        <v>511</v>
+      </c>
+      <c r="E197" t="s">
+        <v>512</v>
+      </c>
+      <c r="F197" t="s">
+        <v>513</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H197" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>708</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>352</v>
+      </c>
+      <c r="D198" t="s">
+        <v>511</v>
+      </c>
+      <c r="E198" t="s">
+        <v>512</v>
+      </c>
+      <c r="F198" t="s">
+        <v>225</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H198" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>711</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>356</v>
+      </c>
+      <c r="D199" t="s">
+        <v>511</v>
+      </c>
+      <c r="E199" t="s">
+        <v>512</v>
+      </c>
+      <c r="F199" t="s">
+        <v>527</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H199" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>714</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>715</v>
+      </c>
+      <c r="D200" t="s">
+        <v>511</v>
+      </c>
+      <c r="E200" t="s">
+        <v>512</v>
+      </c>
+      <c r="F200" t="s">
+        <v>127</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H200" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>718</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>719</v>
+      </c>
+      <c r="D201" t="s">
+        <v>511</v>
+      </c>
+      <c r="E201" t="s">
+        <v>512</v>
+      </c>
+      <c r="F201" t="s">
+        <v>67</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H201" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>722</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>723</v>
+      </c>
+      <c r="D202" t="s">
+        <v>511</v>
+      </c>
+      <c r="E202" t="s">
+        <v>512</v>
+      </c>
+      <c r="F202" t="s">
+        <v>254</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H202" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>726</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>727</v>
+      </c>
+      <c r="D203" t="s">
+        <v>511</v>
+      </c>
+      <c r="E203" t="s">
+        <v>512</v>
+      </c>
+      <c r="F203" t="s">
+        <v>513</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H203" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>730</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>731</v>
+      </c>
+      <c r="D204" t="s">
+        <v>511</v>
+      </c>
+      <c r="E204" t="s">
+        <v>512</v>
+      </c>
+      <c r="F204" t="s">
+        <v>287</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H204" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>734</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>735</v>
+      </c>
+      <c r="D205" t="s">
+        <v>511</v>
+      </c>
+      <c r="E205" t="s">
+        <v>512</v>
+      </c>
+      <c r="F205" t="s">
+        <v>736</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H205" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>739</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>740</v>
+      </c>
+      <c r="D206" t="s">
+        <v>511</v>
+      </c>
+      <c r="E206" t="s">
+        <v>512</v>
+      </c>
+      <c r="F206" t="s">
+        <v>498</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H206" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>743</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>10</v>
+      </c>
+      <c r="D207" t="s">
+        <v>744</v>
+      </c>
+      <c r="E207" t="s">
+        <v>745</v>
+      </c>
+      <c r="F207" t="s">
+        <v>127</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H207" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>748</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>17</v>
+      </c>
+      <c r="D208" t="s">
+        <v>744</v>
+      </c>
+      <c r="E208" t="s">
+        <v>745</v>
+      </c>
+      <c r="F208" t="s">
+        <v>127</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H208" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>751</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209" t="s">
+        <v>744</v>
+      </c>
+      <c r="E209" t="s">
+        <v>745</v>
+      </c>
+      <c r="F209" t="s">
+        <v>127</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H209" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>754</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>25</v>
+      </c>
+      <c r="D210" t="s">
+        <v>744</v>
+      </c>
+      <c r="E210" t="s">
+        <v>745</v>
+      </c>
+      <c r="F210" t="s">
+        <v>127</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H210" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>757</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>29</v>
+      </c>
+      <c r="D211" t="s">
+        <v>744</v>
+      </c>
+      <c r="E211" t="s">
+        <v>745</v>
+      </c>
+      <c r="F211" t="s">
+        <v>127</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H211" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>760</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>33</v>
+      </c>
+      <c r="D212" t="s">
+        <v>744</v>
+      </c>
+      <c r="E212" t="s">
+        <v>745</v>
+      </c>
+      <c r="F212" t="s">
+        <v>127</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H212" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>763</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>37</v>
+      </c>
+      <c r="D213" t="s">
+        <v>744</v>
+      </c>
+      <c r="E213" t="s">
+        <v>745</v>
+      </c>
+      <c r="F213" t="s">
+        <v>127</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H213" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>766</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>41</v>
+      </c>
+      <c r="D214" t="s">
+        <v>744</v>
+      </c>
+      <c r="E214" t="s">
+        <v>745</v>
+      </c>
+      <c r="F214" t="s">
+        <v>127</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H214" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>769</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>45</v>
+      </c>
+      <c r="D215" t="s">
+        <v>744</v>
+      </c>
+      <c r="E215" t="s">
+        <v>745</v>
+      </c>
+      <c r="F215" t="s">
+        <v>127</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H215" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>772</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>49</v>
+      </c>
+      <c r="D216" t="s">
+        <v>744</v>
+      </c>
+      <c r="E216" t="s">
+        <v>745</v>
+      </c>
+      <c r="F216" t="s">
+        <v>127</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H216" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>775</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>53</v>
+      </c>
+      <c r="D217" t="s">
+        <v>744</v>
+      </c>
+      <c r="E217" t="s">
+        <v>745</v>
+      </c>
+      <c r="F217" t="s">
+        <v>127</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H217" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>778</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>95</v>
+      </c>
+      <c r="D218" t="s">
+        <v>744</v>
+      </c>
+      <c r="E218" t="s">
+        <v>745</v>
+      </c>
+      <c r="F218" t="s">
+        <v>127</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H218" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>781</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>142</v>
+      </c>
+      <c r="D219" t="s">
+        <v>744</v>
+      </c>
+      <c r="E219" t="s">
+        <v>745</v>
+      </c>
+      <c r="F219" t="s">
+        <v>127</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H219" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>784</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>146</v>
+      </c>
+      <c r="D220" t="s">
+        <v>744</v>
+      </c>
+      <c r="E220" t="s">
+        <v>745</v>
+      </c>
+      <c r="F220" t="s">
+        <v>127</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H220" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>787</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>151</v>
+      </c>
+      <c r="D221" t="s">
+        <v>744</v>
+      </c>
+      <c r="E221" t="s">
+        <v>745</v>
+      </c>
+      <c r="F221" t="s">
+        <v>127</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H221" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>790</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>155</v>
+      </c>
+      <c r="D222" t="s">
+        <v>744</v>
+      </c>
+      <c r="E222" t="s">
+        <v>745</v>
+      </c>
+      <c r="F222" t="s">
+        <v>127</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H222" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>793</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>159</v>
+      </c>
+      <c r="D223" t="s">
+        <v>744</v>
+      </c>
+      <c r="E223" t="s">
+        <v>745</v>
+      </c>
+      <c r="F223" t="s">
+        <v>127</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H223" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>796</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>163</v>
+      </c>
+      <c r="D224" t="s">
+        <v>744</v>
+      </c>
+      <c r="E224" t="s">
+        <v>745</v>
+      </c>
+      <c r="F224" t="s">
+        <v>127</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H224" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>799</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>167</v>
+      </c>
+      <c r="D225" t="s">
+        <v>744</v>
+      </c>
+      <c r="E225" t="s">
+        <v>745</v>
+      </c>
+      <c r="F225" t="s">
+        <v>225</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H225" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>802</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>171</v>
+      </c>
+      <c r="D226" t="s">
+        <v>744</v>
+      </c>
+      <c r="E226" t="s">
+        <v>745</v>
+      </c>
+      <c r="F226" t="s">
+        <v>105</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H226" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>805</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>175</v>
+      </c>
+      <c r="D227" t="s">
+        <v>744</v>
+      </c>
+      <c r="E227" t="s">
+        <v>745</v>
+      </c>
+      <c r="F227" t="s">
+        <v>127</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H227" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>808</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>180</v>
+      </c>
+      <c r="D228" t="s">
+        <v>744</v>
+      </c>
+      <c r="E228" t="s">
+        <v>745</v>
+      </c>
+      <c r="F228" t="s">
+        <v>127</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H228" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>811</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>184</v>
+      </c>
+      <c r="D229" t="s">
+        <v>744</v>
+      </c>
+      <c r="E229" t="s">
+        <v>745</v>
+      </c>
+      <c r="F229" t="s">
+        <v>225</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H229" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>814</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>188</v>
+      </c>
+      <c r="D230" t="s">
+        <v>744</v>
+      </c>
+      <c r="E230" t="s">
+        <v>745</v>
+      </c>
+      <c r="F230" t="s">
+        <v>225</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H230" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>817</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>192</v>
+      </c>
+      <c r="D231" t="s">
+        <v>744</v>
+      </c>
+      <c r="E231" t="s">
+        <v>745</v>
+      </c>
+      <c r="F231" t="s">
+        <v>818</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H231" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>821</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>196</v>
+      </c>
+      <c r="D232" t="s">
+        <v>744</v>
+      </c>
+      <c r="E232" t="s">
+        <v>745</v>
+      </c>
+      <c r="F232" t="s">
+        <v>498</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H232" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>824</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>200</v>
+      </c>
+      <c r="D233" t="s">
+        <v>744</v>
+      </c>
+      <c r="E233" t="s">
+        <v>745</v>
+      </c>
+      <c r="F233" t="s">
+        <v>825</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H233" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>828</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>204</v>
+      </c>
+      <c r="D234" t="s">
+        <v>744</v>
+      </c>
+      <c r="E234" t="s">
+        <v>745</v>
+      </c>
+      <c r="F234" t="s">
+        <v>825</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H234" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>831</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>208</v>
+      </c>
+      <c r="D235" t="s">
+        <v>744</v>
+      </c>
+      <c r="E235" t="s">
+        <v>745</v>
+      </c>
+      <c r="F235" t="s">
+        <v>225</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H235" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>834</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>212</v>
+      </c>
+      <c r="D236" t="s">
+        <v>744</v>
+      </c>
+      <c r="E236" t="s">
+        <v>745</v>
+      </c>
+      <c r="F236" t="s">
+        <v>225</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H236" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>837</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>216</v>
+      </c>
+      <c r="D237" t="s">
+        <v>744</v>
+      </c>
+      <c r="E237" t="s">
+        <v>745</v>
+      </c>
+      <c r="F237" t="s">
+        <v>225</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H237" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>840</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>220</v>
+      </c>
+      <c r="D238" t="s">
+        <v>744</v>
+      </c>
+      <c r="E238" t="s">
+        <v>745</v>
+      </c>
+      <c r="F238" t="s">
+        <v>225</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H238" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>843</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>224</v>
+      </c>
+      <c r="D239" t="s">
+        <v>744</v>
+      </c>
+      <c r="E239" t="s">
+        <v>745</v>
+      </c>
+      <c r="F239" t="s">
+        <v>225</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H239" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>846</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>229</v>
+      </c>
+      <c r="D240" t="s">
+        <v>744</v>
+      </c>
+      <c r="E240" t="s">
+        <v>745</v>
+      </c>
+      <c r="F240" t="s">
+        <v>225</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H240" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>849</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>233</v>
+      </c>
+      <c r="D241" t="s">
+        <v>744</v>
+      </c>
+      <c r="E241" t="s">
+        <v>745</v>
+      </c>
+      <c r="F241" t="s">
+        <v>67</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H241" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>852</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>237</v>
+      </c>
+      <c r="D242" t="s">
+        <v>744</v>
+      </c>
+      <c r="E242" t="s">
+        <v>745</v>
+      </c>
+      <c r="F242" t="s">
+        <v>67</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H242" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>855</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>241</v>
+      </c>
+      <c r="D243" t="s">
+        <v>744</v>
+      </c>
+      <c r="E243" t="s">
+        <v>745</v>
+      </c>
+      <c r="F243" t="s">
+        <v>67</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H243" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>858</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>245</v>
+      </c>
+      <c r="D244" t="s">
+        <v>744</v>
+      </c>
+      <c r="E244" t="s">
+        <v>745</v>
+      </c>
+      <c r="F244" t="s">
+        <v>498</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H244" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>861</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>249</v>
+      </c>
+      <c r="D245" t="s">
+        <v>744</v>
+      </c>
+      <c r="E245" t="s">
+        <v>745</v>
+      </c>
+      <c r="F245" t="s">
+        <v>127</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H245" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>864</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>253</v>
+      </c>
+      <c r="D246" t="s">
+        <v>744</v>
+      </c>
+      <c r="E246" t="s">
+        <v>745</v>
+      </c>
+      <c r="F246" t="s">
+        <v>225</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H246" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>867</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>258</v>
+      </c>
+      <c r="D247" t="s">
+        <v>744</v>
+      </c>
+      <c r="E247" t="s">
+        <v>745</v>
+      </c>
+      <c r="F247" t="s">
+        <v>225</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H247" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>870</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>262</v>
+      </c>
+      <c r="D248" t="s">
+        <v>744</v>
+      </c>
+      <c r="E248" t="s">
+        <v>745</v>
+      </c>
+      <c r="F248" t="s">
+        <v>498</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H248" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>873</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>266</v>
+      </c>
+      <c r="D249" t="s">
+        <v>744</v>
+      </c>
+      <c r="E249" t="s">
+        <v>745</v>
+      </c>
+      <c r="F249" t="s">
+        <v>225</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H249" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>876</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>270</v>
+      </c>
+      <c r="D250" t="s">
+        <v>744</v>
+      </c>
+      <c r="E250" t="s">
+        <v>745</v>
+      </c>
+      <c r="F250" t="s">
+        <v>67</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H250" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>879</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>274</v>
+      </c>
+      <c r="D251" t="s">
+        <v>744</v>
+      </c>
+      <c r="E251" t="s">
+        <v>745</v>
+      </c>
+      <c r="F251" t="s">
+        <v>67</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H251" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>882</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>278</v>
+      </c>
+      <c r="D252" t="s">
+        <v>744</v>
+      </c>
+      <c r="E252" t="s">
+        <v>745</v>
+      </c>
+      <c r="F252" t="s">
+        <v>67</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H252" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>885</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>282</v>
+      </c>
+      <c r="D253" t="s">
+        <v>744</v>
+      </c>
+      <c r="E253" t="s">
+        <v>745</v>
+      </c>
+      <c r="F253" t="s">
+        <v>67</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H253" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>888</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>286</v>
+      </c>
+      <c r="D254" t="s">
+        <v>744</v>
+      </c>
+      <c r="E254" t="s">
+        <v>745</v>
+      </c>
+      <c r="F254" t="s">
+        <v>127</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H254" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>891</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>291</v>
+      </c>
+      <c r="D255" t="s">
+        <v>744</v>
+      </c>
+      <c r="E255" t="s">
+        <v>745</v>
+      </c>
+      <c r="F255" t="s">
+        <v>127</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H255" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>894</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>295</v>
+      </c>
+      <c r="D256" t="s">
+        <v>744</v>
+      </c>
+      <c r="E256" t="s">
+        <v>745</v>
+      </c>
+      <c r="F256" t="s">
+        <v>67</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H256" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>897</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>299</v>
+      </c>
+      <c r="D257" t="s">
+        <v>744</v>
+      </c>
+      <c r="E257" t="s">
+        <v>745</v>
+      </c>
+      <c r="F257" t="s">
+        <v>67</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H257" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>900</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>303</v>
+      </c>
+      <c r="D258" t="s">
+        <v>744</v>
+      </c>
+      <c r="E258" t="s">
+        <v>745</v>
+      </c>
+      <c r="F258" t="s">
+        <v>901</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H258" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>904</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>307</v>
+      </c>
+      <c r="D259" t="s">
+        <v>744</v>
+      </c>
+      <c r="E259" t="s">
+        <v>745</v>
+      </c>
+      <c r="F259" t="s">
+        <v>498</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H259" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>907</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>311</v>
+      </c>
+      <c r="D260" t="s">
+        <v>744</v>
+      </c>
+      <c r="E260" t="s">
+        <v>745</v>
+      </c>
+      <c r="F260" t="s">
+        <v>254</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H260" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>910</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>315</v>
+      </c>
+      <c r="D261" t="s">
+        <v>744</v>
+      </c>
+      <c r="E261" t="s">
+        <v>745</v>
+      </c>
+      <c r="F261" t="s">
+        <v>254</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H261" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>913</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>319</v>
+      </c>
+      <c r="D262" t="s">
+        <v>744</v>
+      </c>
+      <c r="E262" t="s">
+        <v>745</v>
+      </c>
+      <c r="F262" t="s">
+        <v>254</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H262" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>916</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>323</v>
+      </c>
+      <c r="D263" t="s">
+        <v>744</v>
+      </c>
+      <c r="E263" t="s">
+        <v>745</v>
+      </c>
+      <c r="F263" t="s">
+        <v>254</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H263" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>919</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>327</v>
+      </c>
+      <c r="D264" t="s">
+        <v>744</v>
+      </c>
+      <c r="E264" t="s">
+        <v>745</v>
+      </c>
+      <c r="F264" t="s">
+        <v>254</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H264" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>922</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>332</v>
+      </c>
+      <c r="D265" t="s">
+        <v>744</v>
+      </c>
+      <c r="E265" t="s">
+        <v>745</v>
+      </c>
+      <c r="F265" t="s">
+        <v>254</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H265" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>925</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>336</v>
+      </c>
+      <c r="D266" t="s">
+        <v>744</v>
+      </c>
+      <c r="E266" t="s">
+        <v>745</v>
+      </c>
+      <c r="F266" t="s">
+        <v>67</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H266" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>928</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>340</v>
+      </c>
+      <c r="D267" t="s">
+        <v>744</v>
+      </c>
+      <c r="E267" t="s">
+        <v>745</v>
+      </c>
+      <c r="F267" t="s">
+        <v>498</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H267" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>931</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>344</v>
+      </c>
+      <c r="D268" t="s">
+        <v>744</v>
+      </c>
+      <c r="E268" t="s">
+        <v>745</v>
+      </c>
+      <c r="F268" t="s">
+        <v>498</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H268" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>934</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>348</v>
+      </c>
+      <c r="D269" t="s">
+        <v>744</v>
+      </c>
+      <c r="E269" t="s">
+        <v>745</v>
+      </c>
+      <c r="F269" t="s">
+        <v>176</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H269" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>937</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>352</v>
+      </c>
+      <c r="D270" t="s">
+        <v>744</v>
+      </c>
+      <c r="E270" t="s">
+        <v>745</v>
+      </c>
+      <c r="F270" t="s">
+        <v>176</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H270" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>940</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>356</v>
+      </c>
+      <c r="D271" t="s">
+        <v>744</v>
+      </c>
+      <c r="E271" t="s">
+        <v>745</v>
+      </c>
+      <c r="F271" t="s">
+        <v>176</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H271" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>943</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>715</v>
+      </c>
+      <c r="D272" t="s">
+        <v>744</v>
+      </c>
+      <c r="E272" t="s">
+        <v>745</v>
+      </c>
+      <c r="F272" t="s">
+        <v>225</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H272" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>946</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>719</v>
+      </c>
+      <c r="D273" t="s">
+        <v>744</v>
+      </c>
+      <c r="E273" t="s">
+        <v>745</v>
+      </c>
+      <c r="F273" t="s">
+        <v>225</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H273" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>949</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>723</v>
+      </c>
+      <c r="D274" t="s">
+        <v>744</v>
+      </c>
+      <c r="E274" t="s">
+        <v>745</v>
+      </c>
+      <c r="F274" t="s">
+        <v>225</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H274" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>952</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>727</v>
+      </c>
+      <c r="D275" t="s">
+        <v>744</v>
+      </c>
+      <c r="E275" t="s">
+        <v>745</v>
+      </c>
+      <c r="F275" t="s">
+        <v>176</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H275" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>955</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>731</v>
+      </c>
+      <c r="D276" t="s">
+        <v>744</v>
+      </c>
+      <c r="E276" t="s">
+        <v>745</v>
+      </c>
+      <c r="F276" t="s">
+        <v>498</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H276" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>958</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>735</v>
+      </c>
+      <c r="D277" t="s">
+        <v>744</v>
+      </c>
+      <c r="E277" t="s">
+        <v>745</v>
+      </c>
+      <c r="F277" t="s">
+        <v>176</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H277" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>961</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>740</v>
+      </c>
+      <c r="D278" t="s">
+        <v>744</v>
+      </c>
+      <c r="E278" t="s">
+        <v>745</v>
+      </c>
+      <c r="F278" t="s">
+        <v>176</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H278" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>964</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>965</v>
+      </c>
+      <c r="D279" t="s">
+        <v>744</v>
+      </c>
+      <c r="E279" t="s">
+        <v>745</v>
+      </c>
+      <c r="F279" t="s">
+        <v>67</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H279" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>968</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>969</v>
+      </c>
+      <c r="D280" t="s">
+        <v>744</v>
+      </c>
+      <c r="E280" t="s">
+        <v>745</v>
+      </c>
+      <c r="F280" t="s">
+        <v>67</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H280" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>972</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>973</v>
+      </c>
+      <c r="D281" t="s">
+        <v>744</v>
+      </c>
+      <c r="E281" t="s">
+        <v>745</v>
+      </c>
+      <c r="F281" t="s">
+        <v>67</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H281" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>976</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>977</v>
+      </c>
+      <c r="D282" t="s">
+        <v>744</v>
+      </c>
+      <c r="E282" t="s">
+        <v>745</v>
+      </c>
+      <c r="F282" t="s">
+        <v>225</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H282" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>980</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>981</v>
+      </c>
+      <c r="D283" t="s">
+        <v>744</v>
+      </c>
+      <c r="E283" t="s">
+        <v>745</v>
+      </c>
+      <c r="F283" t="s">
+        <v>225</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H283" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>984</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>985</v>
+      </c>
+      <c r="D284" t="s">
+        <v>744</v>
+      </c>
+      <c r="E284" t="s">
+        <v>745</v>
+      </c>
+      <c r="F284" t="s">
+        <v>225</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H284" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>988</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>989</v>
+      </c>
+      <c r="D285" t="s">
+        <v>744</v>
+      </c>
+      <c r="E285" t="s">
+        <v>745</v>
+      </c>
+      <c r="F285" t="s">
+        <v>67</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H285" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>992</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>993</v>
+      </c>
+      <c r="D286" t="s">
+        <v>744</v>
+      </c>
+      <c r="E286" t="s">
+        <v>745</v>
+      </c>
+      <c r="F286" t="s">
+        <v>498</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H286" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>996</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>997</v>
+      </c>
+      <c r="D287" t="s">
+        <v>744</v>
+      </c>
+      <c r="E287" t="s">
+        <v>745</v>
+      </c>
+      <c r="F287" t="s">
+        <v>225</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H287" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D288" t="s">
+        <v>744</v>
+      </c>
+      <c r="E288" t="s">
+        <v>745</v>
+      </c>
+      <c r="F288" t="s">
+        <v>225</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D289" t="s">
+        <v>744</v>
+      </c>
+      <c r="E289" t="s">
+        <v>745</v>
+      </c>
+      <c r="F289" t="s">
+        <v>225</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D290" t="s">
+        <v>744</v>
+      </c>
+      <c r="E290" t="s">
+        <v>745</v>
+      </c>
+      <c r="F290" t="s">
+        <v>176</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D291" t="s">
+        <v>744</v>
+      </c>
+      <c r="E291" t="s">
+        <v>745</v>
+      </c>
+      <c r="F291" t="s">
+        <v>134</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D292" t="s">
+        <v>744</v>
+      </c>
+      <c r="E292" t="s">
+        <v>745</v>
+      </c>
+      <c r="F292" t="s">
+        <v>498</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D293" t="s">
+        <v>744</v>
+      </c>
+      <c r="E293" t="s">
+        <v>745</v>
+      </c>
+      <c r="F293" t="s">
+        <v>67</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D294" t="s">
+        <v>744</v>
+      </c>
+      <c r="E294" t="s">
+        <v>745</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D295" t="s">
+        <v>744</v>
+      </c>
+      <c r="E295" t="s">
+        <v>745</v>
+      </c>
+      <c r="F295" t="s">
+        <v>67</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D296" t="s">
+        <v>744</v>
+      </c>
+      <c r="E296" t="s">
+        <v>745</v>
+      </c>
+      <c r="F296" t="s">
+        <v>67</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D297" t="s">
+        <v>744</v>
+      </c>
+      <c r="E297" t="s">
+        <v>745</v>
+      </c>
+      <c r="F297" t="s">
+        <v>225</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D298" t="s">
+        <v>744</v>
+      </c>
+      <c r="E298" t="s">
+        <v>745</v>
+      </c>
+      <c r="F298" t="s">
+        <v>225</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D299" t="s">
+        <v>744</v>
+      </c>
+      <c r="E299" t="s">
+        <v>745</v>
+      </c>
+      <c r="F299" t="s">
+        <v>105</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D300" t="s">
+        <v>744</v>
+      </c>
+      <c r="E300" t="s">
+        <v>745</v>
+      </c>
+      <c r="F300" t="s">
+        <v>105</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D301" t="s">
+        <v>744</v>
+      </c>
+      <c r="E301" t="s">
+        <v>745</v>
+      </c>
+      <c r="F301" t="s">
+        <v>105</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D302" t="s">
+        <v>744</v>
+      </c>
+      <c r="E302" t="s">
+        <v>745</v>
+      </c>
+      <c r="F302" t="s">
+        <v>67</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D303" t="s">
+        <v>744</v>
+      </c>
+      <c r="E303" t="s">
+        <v>745</v>
+      </c>
+      <c r="F303" t="s">
+        <v>67</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D304" t="s">
+        <v>744</v>
+      </c>
+      <c r="E304" t="s">
+        <v>745</v>
+      </c>
+      <c r="F304" t="s">
+        <v>67</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D305" t="s">
+        <v>744</v>
+      </c>
+      <c r="E305" t="s">
+        <v>745</v>
+      </c>
+      <c r="F305" t="s">
+        <v>67</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D306" t="s">
+        <v>744</v>
+      </c>
+      <c r="E306" t="s">
+        <v>745</v>
+      </c>
+      <c r="F306" t="s">
+        <v>147</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D307" t="s">
+        <v>744</v>
+      </c>
+      <c r="E307" t="s">
+        <v>745</v>
+      </c>
+      <c r="F307" t="s">
+        <v>67</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D308" t="s">
+        <v>744</v>
+      </c>
+      <c r="E308" t="s">
+        <v>745</v>
+      </c>
+      <c r="F308" t="s">
+        <v>176</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D309" t="s">
+        <v>744</v>
+      </c>
+      <c r="E309" t="s">
+        <v>745</v>
+      </c>
+      <c r="F309" t="s">
+        <v>176</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D310" t="s">
+        <v>744</v>
+      </c>
+      <c r="E310" t="s">
+        <v>745</v>
+      </c>
+      <c r="F310" t="s">
+        <v>105</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D311" t="s">
+        <v>744</v>
+      </c>
+      <c r="E311" t="s">
+        <v>745</v>
+      </c>
+      <c r="F311" t="s">
+        <v>105</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D312" t="s">
+        <v>744</v>
+      </c>
+      <c r="E312" t="s">
+        <v>745</v>
+      </c>
+      <c r="F312" t="s">
+        <v>105</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D313" t="s">
+        <v>744</v>
+      </c>
+      <c r="E313" t="s">
+        <v>745</v>
+      </c>
+      <c r="F313" t="s">
+        <v>254</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D314" t="s">
+        <v>744</v>
+      </c>
+      <c r="E314" t="s">
+        <v>745</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D315" t="s">
+        <v>744</v>
+      </c>
+      <c r="E315" t="s">
+        <v>745</v>
+      </c>
+      <c r="F315" t="s">
+        <v>176</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D316" t="s">
+        <v>744</v>
+      </c>
+      <c r="E316" t="s">
+        <v>745</v>
+      </c>
+      <c r="F316" t="s">
+        <v>287</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D317" t="s">
+        <v>744</v>
+      </c>
+      <c r="E317" t="s">
+        <v>745</v>
+      </c>
+      <c r="F317" t="s">
+        <v>127</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D318" t="s">
+        <v>744</v>
+      </c>
+      <c r="E318" t="s">
+        <v>745</v>
+      </c>
+      <c r="F318" t="s">
+        <v>127</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D319" t="s">
+        <v>744</v>
+      </c>
+      <c r="E319" t="s">
+        <v>745</v>
+      </c>
+      <c r="F319" t="s">
+        <v>67</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D320" t="s">
+        <v>744</v>
+      </c>
+      <c r="E320" t="s">
+        <v>745</v>
+      </c>
+      <c r="F320" t="s">
+        <v>67</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D321" t="s">
+        <v>744</v>
+      </c>
+      <c r="E321" t="s">
+        <v>745</v>
+      </c>
+      <c r="F321" t="s">
+        <v>67</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D322" t="s">
+        <v>744</v>
+      </c>
+      <c r="E322" t="s">
+        <v>745</v>
+      </c>
+      <c r="F322" t="s">
+        <v>67</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D323" t="s">
+        <v>744</v>
+      </c>
+      <c r="E323" t="s">
+        <v>745</v>
+      </c>
+      <c r="F323" t="s">
+        <v>67</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D324" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" t="s">
+        <v>745</v>
+      </c>
+      <c r="F324" t="s">
+        <v>105</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D325" t="s">
+        <v>744</v>
+      </c>
+      <c r="E325" t="s">
+        <v>745</v>
+      </c>
+      <c r="F325" t="s">
+        <v>105</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D326" t="s">
+        <v>744</v>
+      </c>
+      <c r="E326" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" t="s">
+        <v>225</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D327" t="s">
+        <v>744</v>
+      </c>
+      <c r="E327" t="s">
+        <v>745</v>
+      </c>
+      <c r="F327" t="s">
+        <v>225</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D328" t="s">
+        <v>744</v>
+      </c>
+      <c r="E328" t="s">
+        <v>745</v>
+      </c>
+      <c r="F328" t="s">
+        <v>67</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D329" t="s">
+        <v>744</v>
+      </c>
+      <c r="E329" t="s">
+        <v>745</v>
+      </c>
+      <c r="F329" t="s">
+        <v>67</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D330" t="s">
+        <v>744</v>
+      </c>
+      <c r="E330" t="s">
+        <v>745</v>
+      </c>
+      <c r="F330" t="s">
+        <v>127</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D331" t="s">
+        <v>744</v>
+      </c>
+      <c r="E331" t="s">
+        <v>745</v>
+      </c>
+      <c r="F331" t="s">
+        <v>67</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D332" t="s">
+        <v>744</v>
+      </c>
+      <c r="E332" t="s">
+        <v>745</v>
+      </c>
+      <c r="F332" t="s">
+        <v>176</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D333" t="s">
+        <v>744</v>
+      </c>
+      <c r="E333" t="s">
+        <v>745</v>
+      </c>
+      <c r="F333" t="s">
+        <v>176</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D334" t="s">
+        <v>744</v>
+      </c>
+      <c r="E334" t="s">
+        <v>745</v>
+      </c>
+      <c r="F334" t="s">
+        <v>225</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D335" t="s">
+        <v>744</v>
+      </c>
+      <c r="E335" t="s">
+        <v>745</v>
+      </c>
+      <c r="F335" t="s">
+        <v>287</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D336" t="s">
+        <v>744</v>
+      </c>
+      <c r="E336" t="s">
+        <v>745</v>
+      </c>
+      <c r="F336" t="s">
+        <v>287</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D337" t="s">
+        <v>744</v>
+      </c>
+      <c r="E337" t="s">
+        <v>745</v>
+      </c>
+      <c r="F337" t="s">
+        <v>498</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D338" t="s">
+        <v>744</v>
+      </c>
+      <c r="E338" t="s">
+        <v>745</v>
+      </c>
+      <c r="F338" t="s">
+        <v>254</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D339" t="s">
+        <v>744</v>
+      </c>
+      <c r="E339" t="s">
+        <v>745</v>
+      </c>
+      <c r="F339" t="s">
+        <v>225</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D340" t="s">
+        <v>744</v>
+      </c>
+      <c r="E340" t="s">
+        <v>745</v>
+      </c>
+      <c r="F340" t="s">
+        <v>225</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D341" t="s">
+        <v>744</v>
+      </c>
+      <c r="E341" t="s">
+        <v>745</v>
+      </c>
+      <c r="F341" t="s">
+        <v>127</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D342" t="s">
+        <v>744</v>
+      </c>
+      <c r="E342" t="s">
+        <v>745</v>
+      </c>
+      <c r="F342" t="s">
+        <v>225</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D343" t="s">
+        <v>744</v>
+      </c>
+      <c r="E343" t="s">
+        <v>745</v>
+      </c>
+      <c r="F343" t="s">
+        <v>176</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D344" t="s">
+        <v>744</v>
+      </c>
+      <c r="E344" t="s">
+        <v>745</v>
+      </c>
+      <c r="F344" t="s">
+        <v>67</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D345" t="s">
+        <v>744</v>
+      </c>
+      <c r="E345" t="s">
+        <v>745</v>
+      </c>
+      <c r="F345" t="s">
+        <v>67</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D346" t="s">
+        <v>744</v>
+      </c>
+      <c r="E346" t="s">
+        <v>745</v>
+      </c>
+      <c r="F346" t="s">
+        <v>67</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D347" t="s">
+        <v>744</v>
+      </c>
+      <c r="E347" t="s">
+        <v>745</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D348" t="s">
+        <v>744</v>
+      </c>
+      <c r="E348" t="s">
+        <v>745</v>
+      </c>
+      <c r="F348" t="s">
+        <v>67</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D349" t="s">
+        <v>744</v>
+      </c>
+      <c r="E349" t="s">
+        <v>745</v>
+      </c>
+      <c r="F349" t="s">
+        <v>67</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D350" t="s">
+        <v>744</v>
+      </c>
+      <c r="E350" t="s">
+        <v>745</v>
+      </c>
+      <c r="F350" t="s">
+        <v>287</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D351" t="s">
+        <v>744</v>
+      </c>
+      <c r="E351" t="s">
+        <v>745</v>
+      </c>
+      <c r="F351" t="s">
+        <v>287</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D352" t="s">
+        <v>744</v>
+      </c>
+      <c r="E352" t="s">
+        <v>745</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D353" t="s">
+        <v>744</v>
+      </c>
+      <c r="E353" t="s">
+        <v>745</v>
+      </c>
+      <c r="F353" t="s">
+        <v>105</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D354" t="s">
+        <v>744</v>
+      </c>
+      <c r="E354" t="s">
+        <v>745</v>
+      </c>
+      <c r="F354" t="s">
+        <v>225</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D355" t="s">
+        <v>744</v>
+      </c>
+      <c r="E355" t="s">
+        <v>745</v>
+      </c>
+      <c r="F355" t="s">
+        <v>127</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D356" t="s">
+        <v>744</v>
+      </c>
+      <c r="E356" t="s">
+        <v>745</v>
+      </c>
+      <c r="F356" t="s">
+        <v>176</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D357" t="s">
+        <v>744</v>
+      </c>
+      <c r="E357" t="s">
+        <v>745</v>
+      </c>
+      <c r="F357" t="s">
+        <v>176</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D358" t="s">
+        <v>744</v>
+      </c>
+      <c r="E358" t="s">
+        <v>745</v>
+      </c>
+      <c r="F358" t="s">
+        <v>127</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D359" t="s">
+        <v>744</v>
+      </c>
+      <c r="E359" t="s">
+        <v>745</v>
+      </c>
+      <c r="F359" t="s">
+        <v>225</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D360" t="s">
+        <v>744</v>
+      </c>
+      <c r="E360" t="s">
+        <v>745</v>
+      </c>
+      <c r="F360" t="s">
+        <v>225</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D361" t="s">
+        <v>744</v>
+      </c>
+      <c r="E361" t="s">
+        <v>745</v>
+      </c>
+      <c r="F361" t="s">
+        <v>225</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D362" t="s">
+        <v>744</v>
+      </c>
+      <c r="E362" t="s">
+        <v>745</v>
+      </c>
+      <c r="F362" t="s">
+        <v>225</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D363" t="s">
+        <v>744</v>
+      </c>
+      <c r="E363" t="s">
+        <v>745</v>
+      </c>
+      <c r="F363" t="s">
+        <v>101</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D364" t="s">
+        <v>744</v>
+      </c>
+      <c r="E364" t="s">
+        <v>745</v>
+      </c>
+      <c r="F364" t="s">
+        <v>225</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D365" t="s">
+        <v>744</v>
+      </c>
+      <c r="E365" t="s">
+        <v>745</v>
+      </c>
+      <c r="F365" t="s">
+        <v>254</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D366" t="s">
+        <v>744</v>
+      </c>
+      <c r="E366" t="s">
+        <v>745</v>
+      </c>
+      <c r="F366" t="s">
+        <v>105</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D367" t="s">
+        <v>744</v>
+      </c>
+      <c r="E367" t="s">
+        <v>745</v>
+      </c>
+      <c r="F367" t="s">
+        <v>105</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D368" t="s">
+        <v>744</v>
+      </c>
+      <c r="E368" t="s">
+        <v>745</v>
+      </c>
+      <c r="F368" t="s">
+        <v>105</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D369" t="s">
+        <v>744</v>
+      </c>
+      <c r="E369" t="s">
+        <v>745</v>
+      </c>
+      <c r="F369" t="s">
+        <v>225</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D370" t="s">
+        <v>744</v>
+      </c>
+      <c r="E370" t="s">
+        <v>745</v>
+      </c>
+      <c r="F370" t="s">
+        <v>101</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D371" t="s">
+        <v>744</v>
+      </c>
+      <c r="E371" t="s">
+        <v>745</v>
+      </c>
+      <c r="F371" t="s">
+        <v>287</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D372" t="s">
+        <v>744</v>
+      </c>
+      <c r="E372" t="s">
+        <v>745</v>
+      </c>
+      <c r="F372" t="s">
+        <v>287</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D373" t="s">
+        <v>744</v>
+      </c>
+      <c r="E373" t="s">
+        <v>745</v>
+      </c>
+      <c r="F373" t="s">
+        <v>287</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D374" t="s">
+        <v>744</v>
+      </c>
+      <c r="E374" t="s">
+        <v>745</v>
+      </c>
+      <c r="F374" t="s">
+        <v>105</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D375" t="s">
+        <v>744</v>
+      </c>
+      <c r="E375" t="s">
+        <v>745</v>
+      </c>
+      <c r="F375" t="s">
+        <v>105</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D376" t="s">
+        <v>744</v>
+      </c>
+      <c r="E376" t="s">
+        <v>745</v>
+      </c>
+      <c r="F376" t="s">
+        <v>105</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D377" t="s">
+        <v>744</v>
+      </c>
+      <c r="E377" t="s">
+        <v>745</v>
+      </c>
+      <c r="F377" t="s">
+        <v>287</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D378" t="s">
+        <v>744</v>
+      </c>
+      <c r="E378" t="s">
+        <v>745</v>
+      </c>
+      <c r="F378" t="s">
+        <v>67</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D379" t="s">
+        <v>744</v>
+      </c>
+      <c r="E379" t="s">
+        <v>745</v>
+      </c>
+      <c r="F379" t="s">
+        <v>67</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D380" t="s">
+        <v>744</v>
+      </c>
+      <c r="E380" t="s">
+        <v>745</v>
+      </c>
+      <c r="F380" t="s">
+        <v>254</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D381" t="s">
+        <v>744</v>
+      </c>
+      <c r="E381" t="s">
+        <v>745</v>
+      </c>
+      <c r="F381" t="s">
+        <v>254</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D382" t="s">
+        <v>744</v>
+      </c>
+      <c r="E382" t="s">
+        <v>745</v>
+      </c>
+      <c r="F382" t="s">
+        <v>254</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D383" t="s">
+        <v>744</v>
+      </c>
+      <c r="E383" t="s">
+        <v>745</v>
+      </c>
+      <c r="F383" t="s">
+        <v>127</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D384" t="s">
+        <v>744</v>
+      </c>
+      <c r="E384" t="s">
+        <v>745</v>
+      </c>
+      <c r="F384" t="s">
+        <v>127</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D385" t="s">
+        <v>744</v>
+      </c>
+      <c r="E385" t="s">
+        <v>745</v>
+      </c>
+      <c r="F385" t="s">
+        <v>498</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D386" t="s">
+        <v>744</v>
+      </c>
+      <c r="E386" t="s">
+        <v>745</v>
+      </c>
+      <c r="F386" t="s">
+        <v>498</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D387" t="s">
+        <v>744</v>
+      </c>
+      <c r="E387" t="s">
+        <v>745</v>
+      </c>
+      <c r="F387" t="s">
+        <v>67</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D388" t="s">
+        <v>744</v>
+      </c>
+      <c r="E388" t="s">
+        <v>745</v>
+      </c>
+      <c r="F388" t="s">
+        <v>67</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D389" t="s">
+        <v>744</v>
+      </c>
+      <c r="E389" t="s">
+        <v>745</v>
+      </c>
+      <c r="F389" t="s">
+        <v>67</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D390" t="s">
+        <v>744</v>
+      </c>
+      <c r="E390" t="s">
+        <v>745</v>
+      </c>
+      <c r="F390" t="s">
+        <v>67</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D391" t="s">
+        <v>744</v>
+      </c>
+      <c r="E391" t="s">
+        <v>745</v>
+      </c>
+      <c r="F391" t="s">
+        <v>67</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D392" t="s">
+        <v>744</v>
+      </c>
+      <c r="E392" t="s">
+        <v>745</v>
+      </c>
+      <c r="F392" t="s">
+        <v>67</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D393" t="s">
+        <v>744</v>
+      </c>
+      <c r="E393" t="s">
+        <v>745</v>
+      </c>
+      <c r="F393" t="s">
+        <v>127</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D394" t="s">
+        <v>744</v>
+      </c>
+      <c r="E394" t="s">
+        <v>745</v>
+      </c>
+      <c r="F394" t="s">
+        <v>127</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D395" t="s">
+        <v>744</v>
+      </c>
+      <c r="E395" t="s">
+        <v>745</v>
+      </c>
+      <c r="F395" t="s">
+        <v>127</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D396" t="s">
+        <v>744</v>
+      </c>
+      <c r="E396" t="s">
+        <v>745</v>
+      </c>
+      <c r="F396" t="s">
+        <v>176</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D397" t="s">
+        <v>744</v>
+      </c>
+      <c r="E397" t="s">
+        <v>745</v>
+      </c>
+      <c r="F397" t="s">
+        <v>176</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D398" t="s">
+        <v>744</v>
+      </c>
+      <c r="E398" t="s">
+        <v>745</v>
+      </c>
+      <c r="F398" t="s">
+        <v>176</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D399" t="s">
+        <v>744</v>
+      </c>
+      <c r="E399" t="s">
+        <v>745</v>
+      </c>
+      <c r="F399" t="s">
+        <v>176</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D400" t="s">
+        <v>744</v>
+      </c>
+      <c r="E400" t="s">
+        <v>745</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D401" t="s">
+        <v>744</v>
+      </c>
+      <c r="E401" t="s">
+        <v>745</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D402" t="s">
+        <v>744</v>
+      </c>
+      <c r="E402" t="s">
+        <v>745</v>
+      </c>
+      <c r="F402" t="s">
+        <v>176</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D403" t="s">
+        <v>744</v>
+      </c>
+      <c r="E403" t="s">
+        <v>745</v>
+      </c>
+      <c r="F403" t="s">
+        <v>176</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D404" t="s">
+        <v>744</v>
+      </c>
+      <c r="E404" t="s">
+        <v>745</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D405" t="s">
+        <v>744</v>
+      </c>
+      <c r="E405" t="s">
+        <v>745</v>
+      </c>
+      <c r="F405" t="s">
+        <v>287</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D406" t="s">
+        <v>744</v>
+      </c>
+      <c r="E406" t="s">
+        <v>745</v>
+      </c>
+      <c r="F406" t="s">
+        <v>287</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D407" t="s">
+        <v>744</v>
+      </c>
+      <c r="E407" t="s">
+        <v>745</v>
+      </c>
+      <c r="F407" t="s">
+        <v>287</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D408" t="s">
+        <v>744</v>
+      </c>
+      <c r="E408" t="s">
+        <v>745</v>
+      </c>
+      <c r="F408" t="s">
+        <v>287</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D409" t="s">
+        <v>744</v>
+      </c>
+      <c r="E409" t="s">
+        <v>745</v>
+      </c>
+      <c r="F409" t="s">
+        <v>254</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D410" t="s">
+        <v>744</v>
+      </c>
+      <c r="E410" t="s">
+        <v>745</v>
+      </c>
+      <c r="F410" t="s">
+        <v>287</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D411" t="s">
+        <v>744</v>
+      </c>
+      <c r="E411" t="s">
+        <v>745</v>
+      </c>
+      <c r="F411" t="s">
+        <v>127</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D412" t="s">
+        <v>744</v>
+      </c>
+      <c r="E412" t="s">
+        <v>745</v>
+      </c>
+      <c r="F412" t="s">
+        <v>127</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D413" t="s">
+        <v>744</v>
+      </c>
+      <c r="E413" t="s">
+        <v>745</v>
+      </c>
+      <c r="F413" t="s">
+        <v>127</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D414" t="s">
+        <v>744</v>
+      </c>
+      <c r="E414" t="s">
+        <v>745</v>
+      </c>
+      <c r="F414" t="s">
+        <v>127</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D415" t="s">
+        <v>744</v>
+      </c>
+      <c r="E415" t="s">
+        <v>745</v>
+      </c>
+      <c r="F415" t="s">
+        <v>127</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D416" t="s">
+        <v>744</v>
+      </c>
+      <c r="E416" t="s">
+        <v>745</v>
+      </c>
+      <c r="F416" t="s">
+        <v>127</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D417" t="s">
+        <v>744</v>
+      </c>
+      <c r="E417" t="s">
+        <v>745</v>
+      </c>
+      <c r="F417" t="s">
+        <v>127</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D418" t="s">
+        <v>744</v>
+      </c>
+      <c r="E418" t="s">
+        <v>745</v>
+      </c>
+      <c r="F418" t="s">
+        <v>127</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D419" t="s">
+        <v>744</v>
+      </c>
+      <c r="E419" t="s">
+        <v>745</v>
+      </c>
+      <c r="F419" t="s">
+        <v>127</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D420" t="s">
+        <v>744</v>
+      </c>
+      <c r="E420" t="s">
+        <v>745</v>
+      </c>
+      <c r="F420" t="s">
+        <v>127</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D421" t="s">
+        <v>744</v>
+      </c>
+      <c r="E421" t="s">
+        <v>745</v>
+      </c>
+      <c r="F421" t="s">
+        <v>127</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D422" t="s">
+        <v>744</v>
+      </c>
+      <c r="E422" t="s">
+        <v>745</v>
+      </c>
+      <c r="F422" t="s">
+        <v>127</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D423" t="s">
+        <v>744</v>
+      </c>
+      <c r="E423" t="s">
+        <v>745</v>
+      </c>
+      <c r="F423" t="s">
+        <v>498</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D424" t="s">
+        <v>744</v>
+      </c>
+      <c r="E424" t="s">
+        <v>745</v>
+      </c>
+      <c r="F424" t="s">
+        <v>101</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D425" t="s">
+        <v>744</v>
+      </c>
+      <c r="E425" t="s">
+        <v>745</v>
+      </c>
+      <c r="F425" t="s">
+        <v>105</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D426" t="s">
+        <v>744</v>
+      </c>
+      <c r="E426" t="s">
+        <v>745</v>
+      </c>
+      <c r="F426" t="s">
+        <v>105</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D427" t="s">
+        <v>744</v>
+      </c>
+      <c r="E427" t="s">
+        <v>745</v>
+      </c>
+      <c r="F427" t="s">
+        <v>105</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D428" t="s">
+        <v>744</v>
+      </c>
+      <c r="E428" t="s">
+        <v>745</v>
+      </c>
+      <c r="F428" t="s">
+        <v>127</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D429" t="s">
+        <v>744</v>
+      </c>
+      <c r="E429" t="s">
+        <v>745</v>
+      </c>
+      <c r="F429" t="s">
+        <v>127</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D430" t="s">
+        <v>744</v>
+      </c>
+      <c r="E430" t="s">
+        <v>745</v>
+      </c>
+      <c r="F430" t="s">
+        <v>127</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D431" t="s">
+        <v>744</v>
+      </c>
+      <c r="E431" t="s">
+        <v>745</v>
+      </c>
+      <c r="F431" t="s">
+        <v>225</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D432" t="s">
+        <v>744</v>
+      </c>
+      <c r="E432" t="s">
+        <v>745</v>
+      </c>
+      <c r="F432" t="s">
+        <v>225</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D433" t="s">
+        <v>744</v>
+      </c>
+      <c r="E433" t="s">
+        <v>745</v>
+      </c>
+      <c r="F433" t="s">
+        <v>67</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D434" t="s">
+        <v>744</v>
+      </c>
+      <c r="E434" t="s">
+        <v>745</v>
+      </c>
+      <c r="F434" t="s">
+        <v>225</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D435" t="s">
+        <v>744</v>
+      </c>
+      <c r="E435" t="s">
+        <v>745</v>
+      </c>
+      <c r="F435" t="s">
+        <v>225</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D436" t="s">
+        <v>744</v>
+      </c>
+      <c r="E436" t="s">
+        <v>745</v>
+      </c>
+      <c r="F436" t="s">
+        <v>287</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D437" t="s">
+        <v>744</v>
+      </c>
+      <c r="E437" t="s">
+        <v>745</v>
+      </c>
+      <c r="F437" t="s">
+        <v>254</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D438" t="s">
+        <v>744</v>
+      </c>
+      <c r="E438" t="s">
+        <v>745</v>
+      </c>
+      <c r="F438" t="s">
+        <v>225</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D439" t="s">
+        <v>744</v>
+      </c>
+      <c r="E439" t="s">
+        <v>745</v>
+      </c>
+      <c r="F439" t="s">
+        <v>254</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D440" t="s">
+        <v>744</v>
+      </c>
+      <c r="E440" t="s">
+        <v>745</v>
+      </c>
+      <c r="F440" t="s">
+        <v>498</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D441" t="s">
+        <v>744</v>
+      </c>
+      <c r="E441" t="s">
+        <v>745</v>
+      </c>
+      <c r="F441" t="s">
+        <v>101</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D442" t="s">
+        <v>744</v>
+      </c>
+      <c r="E442" t="s">
+        <v>745</v>
+      </c>
+      <c r="F442" t="s">
+        <v>67</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D443" t="s">
+        <v>744</v>
+      </c>
+      <c r="E443" t="s">
+        <v>745</v>
+      </c>
+      <c r="F443" t="s">
+        <v>67</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D444" t="s">
+        <v>744</v>
+      </c>
+      <c r="E444" t="s">
+        <v>745</v>
+      </c>
+      <c r="F444" t="s">
+        <v>67</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D445" t="s">
+        <v>744</v>
+      </c>
+      <c r="E445" t="s">
+        <v>745</v>
+      </c>
+      <c r="F445" t="s">
+        <v>67</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D446" t="s">
+        <v>744</v>
+      </c>
+      <c r="E446" t="s">
+        <v>745</v>
+      </c>
+      <c r="F446" t="s">
+        <v>225</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D447" t="s">
+        <v>744</v>
+      </c>
+      <c r="E447" t="s">
+        <v>745</v>
+      </c>
+      <c r="F447" t="s">
+        <v>105</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D448" t="s">
+        <v>744</v>
+      </c>
+      <c r="E448" t="s">
+        <v>745</v>
+      </c>
+      <c r="F448" t="s">
+        <v>105</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D449" t="s">
+        <v>744</v>
+      </c>
+      <c r="E449" t="s">
+        <v>745</v>
+      </c>
+      <c r="F449" t="s">
+        <v>176</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D450" t="s">
+        <v>744</v>
+      </c>
+      <c r="E450" t="s">
+        <v>745</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D451" t="s">
+        <v>744</v>
+      </c>
+      <c r="E451" t="s">
+        <v>745</v>
+      </c>
+      <c r="F451" t="s">
+        <v>101</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D452" t="s">
+        <v>744</v>
+      </c>
+      <c r="E452" t="s">
+        <v>745</v>
+      </c>
+      <c r="F452" t="s">
+        <v>101</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D453" t="s">
+        <v>744</v>
+      </c>
+      <c r="E453" t="s">
+        <v>745</v>
+      </c>
+      <c r="F453" t="s">
+        <v>225</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D454" t="s">
+        <v>744</v>
+      </c>
+      <c r="E454" t="s">
+        <v>745</v>
+      </c>
+      <c r="F454" t="s">
+        <v>225</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D455" t="s">
+        <v>744</v>
+      </c>
+      <c r="E455" t="s">
+        <v>745</v>
+      </c>
+      <c r="F455" t="s">
+        <v>225</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D456" t="s">
+        <v>744</v>
+      </c>
+      <c r="E456" t="s">
+        <v>745</v>
+      </c>
+      <c r="F456" t="s">
+        <v>225</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D457" t="s">
+        <v>744</v>
+      </c>
+      <c r="E457" t="s">
+        <v>745</v>
+      </c>
+      <c r="F457" t="s">
+        <v>225</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D458" t="s">
+        <v>744</v>
+      </c>
+      <c r="E458" t="s">
+        <v>745</v>
+      </c>
+      <c r="F458" t="s">
+        <v>225</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D459" t="s">
+        <v>744</v>
+      </c>
+      <c r="E459" t="s">
+        <v>745</v>
+      </c>
+      <c r="F459" t="s">
+        <v>225</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D460" t="s">
+        <v>744</v>
+      </c>
+      <c r="E460" t="s">
+        <v>745</v>
+      </c>
+      <c r="F460" t="s">
+        <v>818</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D461" t="s">
+        <v>744</v>
+      </c>
+      <c r="E461" t="s">
+        <v>745</v>
+      </c>
+      <c r="F461" t="s">
+        <v>127</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D462" t="s">
+        <v>744</v>
+      </c>
+      <c r="E462" t="s">
+        <v>745</v>
+      </c>
+      <c r="F462" t="s">
+        <v>225</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D463" t="s">
+        <v>744</v>
+      </c>
+      <c r="E463" t="s">
+        <v>745</v>
+      </c>
+      <c r="F463" t="s">
+        <v>225</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D464" t="s">
+        <v>744</v>
+      </c>
+      <c r="E464" t="s">
+        <v>745</v>
+      </c>
+      <c r="F464" t="s">
+        <v>287</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D465" t="s">
+        <v>744</v>
+      </c>
+      <c r="E465" t="s">
+        <v>745</v>
+      </c>
+      <c r="F465" t="s">
+        <v>67</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D466" t="s">
+        <v>744</v>
+      </c>
+      <c r="E466" t="s">
+        <v>745</v>
+      </c>
+      <c r="F466" t="s">
+        <v>67</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D467" t="s">
+        <v>744</v>
+      </c>
+      <c r="E467" t="s">
+        <v>745</v>
+      </c>
+      <c r="F467" t="s">
+        <v>67</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D468" t="s">
+        <v>744</v>
+      </c>
+      <c r="E468" t="s">
+        <v>745</v>
+      </c>
+      <c r="F468" t="s">
+        <v>287</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D469" t="s">
+        <v>744</v>
+      </c>
+      <c r="E469" t="s">
+        <v>745</v>
+      </c>
+      <c r="F469" t="s">
+        <v>101</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D470" t="s">
+        <v>744</v>
+      </c>
+      <c r="E470" t="s">
+        <v>745</v>
+      </c>
+      <c r="F470" t="s">
+        <v>67</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D471" t="s">
+        <v>744</v>
+      </c>
+      <c r="E471" t="s">
+        <v>745</v>
+      </c>
+      <c r="F471" t="s">
+        <v>101</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D472" t="s">
+        <v>744</v>
+      </c>
+      <c r="E472" t="s">
+        <v>745</v>
+      </c>
+      <c r="F472" t="s">
+        <v>67</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D473" t="s">
+        <v>744</v>
+      </c>
+      <c r="E473" t="s">
+        <v>745</v>
+      </c>
+      <c r="F473" t="s">
+        <v>127</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D474" t="s">
+        <v>744</v>
+      </c>
+      <c r="E474" t="s">
+        <v>745</v>
+      </c>
+      <c r="F474" t="s">
+        <v>127</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D475" t="s">
+        <v>744</v>
+      </c>
+      <c r="E475" t="s">
+        <v>745</v>
+      </c>
+      <c r="F475" t="s">
+        <v>176</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D476" t="s">
+        <v>744</v>
+      </c>
+      <c r="E476" t="s">
+        <v>745</v>
+      </c>
+      <c r="F476" t="s">
+        <v>498</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D477" t="s">
+        <v>744</v>
+      </c>
+      <c r="E477" t="s">
+        <v>745</v>
+      </c>
+      <c r="F477" t="s">
+        <v>498</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D478" t="s">
+        <v>744</v>
+      </c>
+      <c r="E478" t="s">
+        <v>745</v>
+      </c>
+      <c r="F478" t="s">
+        <v>67</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D479" t="s">
+        <v>744</v>
+      </c>
+      <c r="E479" t="s">
+        <v>745</v>
+      </c>
+      <c r="F479" t="s">
+        <v>67</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D480" t="s">
+        <v>744</v>
+      </c>
+      <c r="E480" t="s">
+        <v>745</v>
+      </c>
+      <c r="F480" t="s">
+        <v>176</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D481" t="s">
+        <v>744</v>
+      </c>
+      <c r="E481" t="s">
+        <v>745</v>
+      </c>
+      <c r="F481" t="s">
+        <v>498</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D482" t="s">
+        <v>744</v>
+      </c>
+      <c r="E482" t="s">
+        <v>745</v>
+      </c>
+      <c r="F482" t="s">
+        <v>225</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D483" t="s">
+        <v>744</v>
+      </c>
+      <c r="E483" t="s">
+        <v>745</v>
+      </c>
+      <c r="F483" t="s">
+        <v>105</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D484" t="s">
+        <v>744</v>
+      </c>
+      <c r="E484" t="s">
+        <v>745</v>
+      </c>
+      <c r="F484" t="s">
+        <v>105</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D485" t="s">
+        <v>744</v>
+      </c>
+      <c r="E485" t="s">
+        <v>745</v>
+      </c>
+      <c r="F485" t="s">
+        <v>105</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D486" t="s">
+        <v>744</v>
+      </c>
+      <c r="E486" t="s">
+        <v>745</v>
+      </c>
+      <c r="F486" t="s">
+        <v>105</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D487" t="s">
+        <v>744</v>
+      </c>
+      <c r="E487" t="s">
+        <v>745</v>
+      </c>
+      <c r="F487" t="s">
+        <v>105</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D488" t="s">
+        <v>744</v>
+      </c>
+      <c r="E488" t="s">
+        <v>745</v>
+      </c>
+      <c r="F488" t="s">
+        <v>105</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D489" t="s">
+        <v>744</v>
+      </c>
+      <c r="E489" t="s">
+        <v>745</v>
+      </c>
+      <c r="F489" t="s">
+        <v>105</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D490" t="s">
+        <v>744</v>
+      </c>
+      <c r="E490" t="s">
+        <v>745</v>
+      </c>
+      <c r="F490" t="s">
+        <v>67</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D491" t="s">
+        <v>744</v>
+      </c>
+      <c r="E491" t="s">
+        <v>745</v>
+      </c>
+      <c r="F491" t="s">
+        <v>67</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D492" t="s">
+        <v>744</v>
+      </c>
+      <c r="E492" t="s">
+        <v>745</v>
+      </c>
+      <c r="F492" t="s">
+        <v>67</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D493" t="s">
+        <v>744</v>
+      </c>
+      <c r="E493" t="s">
+        <v>745</v>
+      </c>
+      <c r="F493" t="s">
+        <v>225</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D494" t="s">
+        <v>744</v>
+      </c>
+      <c r="E494" t="s">
+        <v>745</v>
+      </c>
+      <c r="F494" t="s">
+        <v>176</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D495" t="s">
+        <v>744</v>
+      </c>
+      <c r="E495" t="s">
+        <v>745</v>
+      </c>
+      <c r="F495" t="s">
+        <v>287</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D496" t="s">
+        <v>744</v>
+      </c>
+      <c r="E496" t="s">
+        <v>745</v>
+      </c>
+      <c r="F496" t="s">
+        <v>254</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D497" t="s">
+        <v>744</v>
+      </c>
+      <c r="E497" t="s">
+        <v>745</v>
+      </c>
+      <c r="F497" t="s">
+        <v>225</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D498" t="s">
+        <v>744</v>
+      </c>
+      <c r="E498" t="s">
+        <v>745</v>
+      </c>
+      <c r="F498" t="s">
+        <v>287</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D499" t="s">
+        <v>744</v>
+      </c>
+      <c r="E499" t="s">
+        <v>745</v>
+      </c>
+      <c r="F499" t="s">
+        <v>287</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D500" t="s">
+        <v>744</v>
+      </c>
+      <c r="E500" t="s">
+        <v>745</v>
+      </c>
+      <c r="F500" t="s">
+        <v>254</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D501" t="s">
+        <v>744</v>
+      </c>
+      <c r="E501" t="s">
+        <v>745</v>
+      </c>
+      <c r="F501" t="s">
+        <v>254</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D502" t="s">
+        <v>744</v>
+      </c>
+      <c r="E502" t="s">
+        <v>745</v>
+      </c>
+      <c r="F502" t="s">
+        <v>254</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D503" t="s">
+        <v>744</v>
+      </c>
+      <c r="E503" t="s">
+        <v>745</v>
+      </c>
+      <c r="F503" t="s">
+        <v>127</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D504" t="s">
+        <v>744</v>
+      </c>
+      <c r="E504" t="s">
+        <v>745</v>
+      </c>
+      <c r="F504" t="s">
+        <v>901</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D505" t="s">
+        <v>744</v>
+      </c>
+      <c r="E505" t="s">
+        <v>745</v>
+      </c>
+      <c r="F505" t="s">
+        <v>105</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D506" t="s">
+        <v>744</v>
+      </c>
+      <c r="E506" t="s">
+        <v>745</v>
+      </c>
+      <c r="F506" t="s">
+        <v>105</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D507" t="s">
+        <v>744</v>
+      </c>
+      <c r="E507" t="s">
+        <v>745</v>
+      </c>
+      <c r="F507" t="s">
+        <v>67</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D508" t="s">
+        <v>744</v>
+      </c>
+      <c r="E508" t="s">
+        <v>745</v>
+      </c>
+      <c r="F508" t="s">
+        <v>67</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D509" t="s">
+        <v>744</v>
+      </c>
+      <c r="E509" t="s">
+        <v>745</v>
+      </c>
+      <c r="F509" t="s">
+        <v>67</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D510" t="s">
+        <v>744</v>
+      </c>
+      <c r="E510" t="s">
+        <v>745</v>
+      </c>
+      <c r="F510" t="s">
+        <v>67</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D511" t="s">
+        <v>744</v>
+      </c>
+      <c r="E511" t="s">
+        <v>745</v>
+      </c>
+      <c r="F511" t="s">
+        <v>67</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D512" t="s">
+        <v>744</v>
+      </c>
+      <c r="E512" t="s">
+        <v>745</v>
+      </c>
+      <c r="F512" t="s">
+        <v>67</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D513" t="s">
+        <v>744</v>
+      </c>
+      <c r="E513" t="s">
+        <v>745</v>
+      </c>
+      <c r="F513" t="s">
+        <v>67</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D514" t="s">
+        <v>744</v>
+      </c>
+      <c r="E514" t="s">
+        <v>745</v>
+      </c>
+      <c r="F514" t="s">
+        <v>254</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D515" t="s">
+        <v>744</v>
+      </c>
+      <c r="E515" t="s">
+        <v>745</v>
+      </c>
+      <c r="F515" t="s">
+        <v>254</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D516" t="s">
+        <v>744</v>
+      </c>
+      <c r="E516" t="s">
+        <v>745</v>
+      </c>
+      <c r="F516" t="s">
+        <v>225</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D517" t="s">
+        <v>744</v>
+      </c>
+      <c r="E517" t="s">
+        <v>745</v>
+      </c>
+      <c r="F517" t="s">
+        <v>225</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D518" t="s">
+        <v>744</v>
+      </c>
+      <c r="E518" t="s">
+        <v>745</v>
+      </c>
+      <c r="F518" t="s">
+        <v>225</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D519" t="s">
+        <v>744</v>
+      </c>
+      <c r="E519" t="s">
+        <v>745</v>
+      </c>
+      <c r="F519" t="s">
+        <v>67</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D520" t="s">
+        <v>744</v>
+      </c>
+      <c r="E520" t="s">
+        <v>745</v>
+      </c>
+      <c r="F520" t="s">
+        <v>254</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D521" t="s">
+        <v>744</v>
+      </c>
+      <c r="E521" t="s">
+        <v>745</v>
+      </c>
+      <c r="F521" t="s">
+        <v>254</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D522" t="s">
+        <v>744</v>
+      </c>
+      <c r="E522" t="s">
+        <v>745</v>
+      </c>
+      <c r="F522" t="s">
+        <v>225</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D523" t="s">
+        <v>744</v>
+      </c>
+      <c r="E523" t="s">
+        <v>745</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D524" t="s">
+        <v>744</v>
+      </c>
+      <c r="E524" t="s">
+        <v>745</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D525" t="s">
+        <v>744</v>
+      </c>
+      <c r="E525" t="s">
+        <v>745</v>
+      </c>
+      <c r="F525" t="s">
+        <v>127</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D526" t="s">
+        <v>744</v>
+      </c>
+      <c r="E526" t="s">
+        <v>745</v>
+      </c>
+      <c r="F526" t="s">
+        <v>225</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D527" t="s">
+        <v>744</v>
+      </c>
+      <c r="E527" t="s">
+        <v>745</v>
+      </c>
+      <c r="F527" t="s">
+        <v>225</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D528" t="s">
+        <v>744</v>
+      </c>
+      <c r="E528" t="s">
+        <v>745</v>
+      </c>
+      <c r="F528" t="s">
+        <v>498</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D529" t="s">
+        <v>744</v>
+      </c>
+      <c r="E529" t="s">
+        <v>745</v>
+      </c>
+      <c r="F529" t="s">
+        <v>498</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>10</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>17</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1983</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3612,50 +20217,499 @@
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>