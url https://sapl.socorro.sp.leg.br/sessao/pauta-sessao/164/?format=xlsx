--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="141">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Emenda nº 2 de 2026</t>
   </si>
   <si>
@@ -126,111 +126,114 @@
   <si>
     <t>Institui a Política Municipal de Incentivo ao Desenvolvimento da Apicultura e da Meliponicultura no município de Socorro/SP e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21 de 2026</t>
   </si>
   <si>
     <t>Marcelo Golo Cecilia</t>
   </si>
   <si>
     <t>institui o Programa de Vacinação Domiciliar para pessoas com Transtorno do Espectro Autista (TEA) no município de Socorro/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22 de 2026</t>
   </si>
   <si>
     <t>institui o ‘Selo Empresa Amiga da Amamentação’ de desenvolvimento de ações de incentivo ao aleitamento materno.</t>
   </si>
   <si>
+    <t>Projeto de Lei nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1.º da Lei n.º 3.242 de 13/05/2008, alterado pela Lei n.º 3.887 de 10/03/2015 e dá providências".</t>
+  </si>
+  <si>
     <t>Projeto de Lei nº 23 de 2026</t>
   </si>
   <si>
     <t>autoriza a comunicação para autoridades policiais, por parte dos postos de combustíveis, sobre condutores de veículos automotores com sinais de embriaguez.</t>
   </si>
   <si>
-    <t>Projeto de Lei nº 24 de 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Projeto de Lei nº 25 de 2026</t>
   </si>
   <si>
     <t>Autoriza a celebração de Termo de Convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do município de Socorro/SP e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26 de 2026</t>
   </si>
   <si>
     <t>Autoriza a celebração de Termo de Convênio entre o município de Socorro/SP e o Estado de São Paulo, por intermédio da Secretaria de Governo e Relações Institucionais, objetivando a Infraestrutura Urbana do município de Socorro/SP e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27 de 2026</t>
   </si>
   <si>
     <t>Patrícia Toledo da Silva Pinto</t>
   </si>
   <si>
     <t>dispõe sobre a instituição e inclusão da “Semana Municipal da Diversidade” no calendário oficial de eventos do Município de Socorro/SP e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28 de 2026</t>
   </si>
   <si>
     <t>denomina o próprio público como Maria Regina Mantovani</t>
   </si>
   <si>
     <t>Pedido de Informação - vereadores nº 3 de 2026</t>
   </si>
   <si>
     <t>Thiago Bittencourt Balderi</t>
   </si>
   <si>
     <t>solicita informações sobre documentação necessária para execução de Emendas Impositivas destinadas ao CAAD.</t>
   </si>
   <si>
     <t>Para leitura no Expediente</t>
   </si>
   <si>
     <t>Pedido de Informação - vereadores nº 4 de 2026</t>
   </si>
   <si>
     <t>solicita informações sobre a aplicação da Lei Municipal n.º 4.489/2022 nas escolas do Município de Socorro/SP.</t>
   </si>
   <si>
     <t>Pedido de Informação - vereadores nº 5 de 2026</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto de Lei nº 18/2026, de autoria do Poder Executivo, que dispõe sobre a autorização para o Poder Executivo contratar operação de crédito junto à Caixa Econômica Federal, com ou sem a garantia da União, e dá outras providências</t>
+  </si>
+  <si>
+    <t>Encaminhada à Presidência</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2026</t>
   </si>
   <si>
     <t>Marcos Roberto de Oliveira Preto,José Adriano de Souza,Lauro Aparecido de Toledo,Marcelo Golo Cecilia,Marco Antonio Zanesco,Patrícia Toledo da Silva Pinto,Rafael Henrique de Oliveira,Thiago Bittencourt Balderi,Tiago Minozzi de Faria</t>
   </si>
   <si>
     <t>requer, reiterando o Requerimento de número 243/2025, que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando o envio do cronograma com os prazos previstos para a liberação da rede de esgoto no Bairro dos Nogueiras, abrangendo as seguintes vias: Rua Júlio Bayardi, Rua Lydia Siqueira de Souza e Estrada Municipal Luiz Corozolla.</t>
   </si>
   <si>
     <t>Para votação em Plenário</t>
   </si>
   <si>
     <t>Requerimento nº 22 de 2026</t>
   </si>
   <si>
     <t>requer que seja registrado em ata Voto de Congratulações à jovem Jady Benatti de Godoi Faria, pelas expressivas conquistas obtidas nos concursos de beleza infantil, nos quais recentemente alcançou os títulos de Mini Miss Beauty Brasil 2026, Top Queen Beauty Brasil 2026, representando com destaque e orgulho o Município de Socorro.</t>
   </si>
   <si>
     <t>Requerimento nº 23 de 2026</t>
   </si>
   <si>
     <t>requer a retirada do Projeto de Lei n.º 16/2026, que “Estabelece percentual de vagas para nomeação de mulheres nos órgãos da administração direta, indireta e fundacional dos Poderes Executivo e Legislativo do Município de Socorro”.</t>
   </si>
@@ -1038,80 +1041,80 @@
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5142</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>5143</v>
+        <v>5161</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>5161</v>
+        <v>5143</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>5162</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
@@ -1230,768 +1233,768 @@
       </c>
       <c r="E22" t="s">
         <v>56</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>5171</v>
       </c>
       <c r="B23" t="s">
         <v>31</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>58</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>5133</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>5144</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>5148</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
         <v>27</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>5155</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>5169</v>
       </c>
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>5174</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F29" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>5125</v>
       </c>
       <c r="B30" t="s">
         <v>31</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>5126</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>5127</v>
       </c>
       <c r="B32" t="s">
         <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>5128</v>
       </c>
       <c r="B33" t="s">
         <v>31</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>5129</v>
       </c>
       <c r="B34" t="s">
         <v>31</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>5130</v>
       </c>
       <c r="B35" t="s">
         <v>31</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>5131</v>
       </c>
       <c r="B36" t="s">
         <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
         <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>5132</v>
       </c>
       <c r="B37" t="s">
         <v>31</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
         <v>33</v>
       </c>
       <c r="E37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>5135</v>
       </c>
       <c r="B38" t="s">
         <v>31</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
         <v>47</v>
       </c>
       <c r="E38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>5136</v>
       </c>
       <c r="B39" t="s">
         <v>31</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
         <v>47</v>
       </c>
       <c r="E39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>5137</v>
       </c>
       <c r="B40" t="s">
         <v>31</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D40" t="s">
         <v>47</v>
       </c>
       <c r="E40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F40" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>5138</v>
       </c>
       <c r="B41" t="s">
         <v>31</v>
       </c>
       <c r="C41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>5139</v>
       </c>
       <c r="B42" t="s">
         <v>31</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F42" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>5140</v>
       </c>
       <c r="B43" t="s">
         <v>31</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D43" t="s">
         <v>33</v>
       </c>
       <c r="E43" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F43" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>5141</v>
       </c>
       <c r="B44" t="s">
         <v>31</v>
       </c>
       <c r="C44" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>5145</v>
       </c>
       <c r="B45" t="s">
         <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D45" t="s">
         <v>27</v>
       </c>
       <c r="E45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>5149</v>
       </c>
       <c r="B46" t="s">
         <v>31</v>
       </c>
       <c r="C46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D46" t="s">
         <v>27</v>
       </c>
       <c r="E46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F46" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>5150</v>
       </c>
       <c r="B47" t="s">
         <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E47" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>5151</v>
       </c>
       <c r="B48" t="s">
         <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E48" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>5152</v>
       </c>
       <c r="B49" t="s">
         <v>31</v>
       </c>
       <c r="C49" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E49" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>5153</v>
       </c>
       <c r="B50" t="s">
         <v>31</v>
       </c>
       <c r="C50" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>5154</v>
       </c>
       <c r="B51" t="s">
         <v>31</v>
       </c>
       <c r="C51" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F51" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>5156</v>
       </c>
       <c r="B52" t="s">
         <v>31</v>
       </c>
       <c r="C52" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D52" t="s">
         <v>47</v>
       </c>
       <c r="E52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>5157</v>
       </c>
       <c r="B53" t="s">
         <v>31</v>
       </c>
       <c r="C53" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D53" t="s">
         <v>47</v>
       </c>
       <c r="E53" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F53" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>5159</v>
       </c>
       <c r="B54" t="s">
         <v>31</v>
       </c>
       <c r="C54" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F54" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>5160</v>
       </c>
       <c r="B55" t="s">
         <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D55" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F55" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>5165</v>
       </c>
       <c r="B56" t="s">
         <v>31</v>
       </c>
       <c r="C56" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>5166</v>
       </c>
       <c r="B57" t="s">
         <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E57" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F57" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>5167</v>
       </c>
       <c r="B58" t="s">
         <v>31</v>
       </c>
       <c r="C58" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D58" t="s">
         <v>27</v>
       </c>
       <c r="E58" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>5168</v>
       </c>
       <c r="B59" t="s">
         <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E59" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F59" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>